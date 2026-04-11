--- v0 (2025-12-24)
+++ v1 (2026-04-11)
@@ -2,153 +2,151 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="06B0DB96" w14:textId="4338D3ED" w:rsidR="006D56BA" w:rsidRPr="00B61874" w:rsidRDefault="00203A77" w:rsidP="717280EA">
       <w:pPr>
         <w:pStyle w:val="Agenda"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61874">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Barnstable County Economic Development Council </w:t>
       </w:r>
       <w:r w:rsidR="00FE0A9E" w:rsidRPr="00B61874">
         <w:t>(BCEDC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F62FA79" w14:textId="40EDC3F5" w:rsidR="00FE0A9E" w:rsidRPr="007B77BA" w:rsidRDefault="00CB44B8" w:rsidP="771D2419">
+    <w:p w14:paraId="4F62FA79" w14:textId="40EDC3F5" w:rsidR="00FE0A9E" w:rsidRPr="00F938FC" w:rsidRDefault="00CB44B8" w:rsidP="771D2419">
       <w:pPr>
         <w:pStyle w:val="AgendaInfo"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rPrChange w:id="0" w:author="Michelle Pavlov" w:date="2025-12-11T09:44:00Z" w16du:dateUtc="2025-12-11T14:44:00Z">
-[...1 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4118C4E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Draft</w:t>
       </w:r>
       <w:r w:rsidR="00FE0A9E" w:rsidRPr="4118C4E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Minutes | </w:t>
       </w:r>
       <w:r w:rsidR="000712CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>December 10</w:t>
       </w:r>
       <w:r w:rsidR="00C871C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FE0A9E" w:rsidRPr="4118C4E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00CE70DF" w:rsidRPr="4118C4E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FE0A9E" w:rsidRPr="4118C4E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:r w:rsidR="00CF164A" w:rsidRPr="4118C4E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00FE0A9E" w:rsidRPr="4118C4E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2432,62 +2430,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="611AD1BA" w14:textId="53E2436B" w:rsidR="000374EB" w:rsidRPr="00A012D4" w:rsidRDefault="000374EB" w:rsidP="00F83064">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-360"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27427ED9" w14:textId="77777777" w:rsidR="0036091E" w:rsidRDefault="0036091E" w:rsidP="23FF66AB">
-[...10 lines deleted...]
-    <w:p w14:paraId="6C75F071" w14:textId="76CC8DDE" w:rsidR="005C07B0" w:rsidRDefault="005C07B0" w:rsidP="23FF66AB">
+    <w:p w14:paraId="6C75F071" w14:textId="4ED1762A" w:rsidR="005C07B0" w:rsidRDefault="005C07B0" w:rsidP="23FF66AB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3C14F699">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Call to Order</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3C14F699">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">The meeting was called to order </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC7201">
@@ -2538,82 +2525,108 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="27A53500" w:rsidRPr="3C14F699">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004830B8" w:rsidRPr="007A397D">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>The Chair</w:t>
       </w:r>
       <w:r w:rsidR="007A397D">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> acknowledged Jack Stevenson </w:t>
       </w:r>
       <w:r w:rsidR="00DA3396">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>for his contribution to the committee as he has retired from his position and this would be his last BCEDC meeting</w:t>
+        <w:t>for his contribution to the committee</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3A43">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>, noting</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3396">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> he has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DA3396">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>retired</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DA3396">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and this would be his last BCEDC meeting</w:t>
       </w:r>
       <w:r w:rsidR="3D945868" w:rsidRPr="007A397D">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="3D945868" w:rsidRPr="3C14F699">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3408268E" w14:textId="389FEBDD" w:rsidR="00EF1695" w:rsidRPr="00FB4749" w:rsidRDefault="00EF1695" w:rsidP="4CAEC125">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4CAEC125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approval of Minutes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3918B28B" w14:textId="57C49E09" w:rsidR="00EF1695" w:rsidRPr="00B61874" w:rsidRDefault="1B43CAEB" w:rsidP="005C07B0">
+    <w:p w14:paraId="3918B28B" w14:textId="57C49E09" w:rsidR="00EF1695" w:rsidRDefault="1B43CAEB" w:rsidP="005C07B0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="-360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Upon a motion </w:t>
       </w:r>
       <w:r w:rsidR="0F7F1939">
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidR="00583352">
         <w:t>Christin Marshall</w:t>
       </w:r>
       <w:r w:rsidR="00B91F95">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="6D34F743">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>seconded</w:t>
       </w:r>
       <w:r w:rsidR="50CBB1AC">
         <w:t xml:space="preserve"> by</w:t>
       </w:r>
@@ -2649,169 +2662,174 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> BCEDC meeting were approved</w:t>
       </w:r>
       <w:r w:rsidR="00D25C98">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="005044F8">
         <w:t xml:space="preserve"> 7 yes</w:t>
       </w:r>
       <w:r w:rsidR="003F5302">
         <w:t xml:space="preserve"> votes</w:t>
       </w:r>
       <w:r w:rsidR="005044F8">
         <w:t>, 0 no</w:t>
       </w:r>
       <w:r w:rsidR="003F5302">
         <w:t xml:space="preserve"> votes</w:t>
       </w:r>
       <w:r w:rsidR="00940E1F">
         <w:t>, 2 abstaining votes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="535F1929" w14:textId="77777777" w:rsidR="00FB3A43" w:rsidRPr="00B61874" w:rsidRDefault="00FB3A43" w:rsidP="005C07B0">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:right="-360"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2BA26763" w14:textId="6E59D8E4" w:rsidR="7C491B8C" w:rsidRDefault="00B9036A" w:rsidP="64D969A2">
       <w:pPr>
         <w:pStyle w:val="Bulletedlist"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9036A">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Transportation Management Association </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">(TMA) </w:t>
       </w:r>
       <w:r w:rsidR="00205EA1">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Over</w:t>
       </w:r>
       <w:r w:rsidR="7C491B8C" w:rsidRPr="571CD38B">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>view</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72086014" w14:textId="3D878B24" w:rsidR="00AA07E5" w:rsidRDefault="005E02CC" w:rsidP="1520EC34">
+    <w:p w14:paraId="72086014" w14:textId="1320751A" w:rsidR="00AA07E5" w:rsidRDefault="005E02CC" w:rsidP="1520EC34">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Steven Tupper</w:t>
       </w:r>
+      <w:r w:rsidR="007F514E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, Deputy Director</w:t>
+      </w:r>
       <w:r w:rsidR="00C33A08">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidR="00077AE6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Cape Cod Commission </w:t>
       </w:r>
-      <w:r w:rsidR="00AA07E5">
+      <w:r w:rsidR="00A57EBA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>e</w:t>
+        <w:t>provided information</w:t>
       </w:r>
       <w:r w:rsidR="00C87B8D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">ducated the council on </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+        <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidR="00AA07E5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00582DD7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">ransportation </w:t>
       </w:r>
       <w:r w:rsidR="00AA07E5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -2821,68 +2839,102 @@
       <w:r w:rsidR="00582DD7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">anagement </w:t>
       </w:r>
       <w:r w:rsidR="00AA07E5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00582DD7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>ssociation</w:t>
+        <w:t>ssociatio</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57EBA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ns</w:t>
       </w:r>
       <w:r w:rsidR="00C25903">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57EBA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which are</w:t>
       </w:r>
       <w:r w:rsidR="00C25903" w:rsidRPr="00985425">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>a public-private partnership dedicated to improving shared, sustainable transportation options for businesses and employees</w:t>
+        <w:t xml:space="preserve"> public-private partnership</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57EBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25903" w:rsidRPr="00985425">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dedicated to improving shared, sustainable transportation options for businesses and employees</w:t>
       </w:r>
       <w:r w:rsidR="00CF0C38">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00985425">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and provided </w:t>
       </w:r>
       <w:r w:rsidR="00985425" w:rsidRPr="00985425">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>update</w:t>
@@ -2898,158 +2950,167 @@
       <w:r w:rsidR="00985425" w:rsidRPr="00985425">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the effort to establish a Cape Cod TM</w:t>
       </w:r>
       <w:r w:rsidR="00294A13">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="003206BC">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2F36C3" w14:textId="23C2531A" w:rsidR="00416EE6" w:rsidRDefault="000C2649" w:rsidP="00CC4EE5">
+    <w:p w14:paraId="5D2F36C3" w14:textId="11F37038" w:rsidR="00416EE6" w:rsidRDefault="000C2649" w:rsidP="00CC4EE5">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mr. Tupper </w:t>
       </w:r>
       <w:r w:rsidR="00E4479A">
         <w:t>clarified</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> what a </w:t>
       </w:r>
       <w:r w:rsidRPr="009C51E2">
         <w:t xml:space="preserve">TMA is, </w:t>
       </w:r>
       <w:r w:rsidR="006C5198" w:rsidRPr="009C51E2">
-        <w:t xml:space="preserve">where there are </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> existing TMAs in Massachusetts, </w:t>
+        <w:t xml:space="preserve">where there are existing TMAs in Massachusetts, </w:t>
       </w:r>
       <w:r w:rsidR="00B62693">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="000D0BD7" w:rsidRPr="009C51E2">
         <w:t>potential TMA services and programs, such as Commuter Platform</w:t>
       </w:r>
       <w:r w:rsidR="001A53FC" w:rsidRPr="009C51E2">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="000D0BD7" w:rsidRPr="000D0BD7">
         <w:t>Emergency Ride Home</w:t>
       </w:r>
       <w:r w:rsidR="001A53FC" w:rsidRPr="009C51E2">
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r w:rsidR="000D0BD7" w:rsidRPr="000D0BD7">
         <w:t>Shared Shuttles</w:t>
       </w:r>
       <w:r w:rsidR="001A53FC" w:rsidRPr="009C51E2">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B62693">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00416EE6">
-        <w:t xml:space="preserve">Mr. Tupper went on to explain that </w:t>
+        <w:t>Mr. Tupper explain</w:t>
+      </w:r>
+      <w:r w:rsidR="007418D1">
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="00416EE6">
+        <w:t xml:space="preserve"> that </w:t>
       </w:r>
       <w:r w:rsidR="00164674">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00416EE6" w:rsidRPr="00416EE6">
-        <w:t>Cape Cod Commission staff have been researching TMAs statewide and nationwide to explore the feasibility of establishing a TMA in the region.​</w:t>
+        <w:t xml:space="preserve">Cape Cod Commission staff have been </w:t>
+      </w:r>
+      <w:r w:rsidR="00B733BD">
+        <w:t>working with a consultant to re</w:t>
+      </w:r>
+      <w:r w:rsidR="00F86A81">
+        <w:t>search</w:t>
+      </w:r>
+      <w:r w:rsidR="00416EE6" w:rsidRPr="00416EE6">
+        <w:t xml:space="preserve"> TMAs statewide and nationwide to explore the feasibility of establishing a TMA in the region.​</w:t>
       </w:r>
       <w:r w:rsidR="00164674">
-        <w:t xml:space="preserve"> He stated that a</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00416EE6" w:rsidRPr="00416EE6">
         <w:t>To date the exploration has included:​</w:t>
       </w:r>
       <w:r w:rsidR="00B748FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="005A4A8F">
+        <w:t>d</w:t>
+      </w:r>
       <w:r w:rsidR="00416EE6" w:rsidRPr="00416EE6">
-        <w:t>Discussion with potential TMA partners</w:t>
+        <w:t>iscussion with potential TMA partners</w:t>
       </w:r>
       <w:r w:rsidR="00B748FE">
         <w:t>, i</w:t>
       </w:r>
       <w:r w:rsidR="00416EE6" w:rsidRPr="00416EE6">
         <w:t>dentification of challenges and opportunities​</w:t>
       </w:r>
       <w:r w:rsidR="00CC4EE5">
         <w:t>, and the d</w:t>
       </w:r>
       <w:r w:rsidR="00416EE6" w:rsidRPr="00416EE6">
         <w:t>evelopment of potential models for a Cape Cod TMA</w:t>
       </w:r>
       <w:r w:rsidR="00CC4EE5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236646A7" w14:textId="648FEA76" w:rsidR="000A534B" w:rsidRDefault="000A534B" w:rsidP="00D13F87">
+    <w:p w14:paraId="236646A7" w14:textId="5C6B1491" w:rsidR="000A534B" w:rsidRDefault="000A534B" w:rsidP="00D13F87">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>While speaking with multiple agencies</w:t>
       </w:r>
       <w:r w:rsidR="008717FF">
         <w:t>, Mr. Tupper a</w:t>
       </w:r>
       <w:r w:rsidR="00515993">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="008717FF">
         <w:t xml:space="preserve">d the Commission have identified several </w:t>
       </w:r>
+      <w:r w:rsidR="00DB4226">
+        <w:t xml:space="preserve">transportation-related </w:t>
+      </w:r>
       <w:r w:rsidR="00D13F87">
         <w:t>challenges</w:t>
       </w:r>
       <w:r w:rsidR="005D6153">
         <w:t xml:space="preserve"> for the Cape area,</w:t>
       </w:r>
       <w:r w:rsidR="00D13F87">
         <w:t xml:space="preserve"> such as </w:t>
       </w:r>
       <w:r w:rsidR="00A82C76">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D13F87">
         <w:t>ffordable housing shortages for both year-round and seasonal employees</w:t>
       </w:r>
       <w:r w:rsidR="00A82C76">
         <w:t>, f</w:t>
       </w:r>
       <w:r w:rsidR="00D13F87">
         <w:t>uture disruptions to travel from bridge construction</w:t>
       </w:r>
       <w:r w:rsidR="00A82C76">
         <w:t>, s</w:t>
       </w:r>
       <w:r w:rsidR="00D13F87">
@@ -3061,51 +3122,57 @@
       <w:r w:rsidR="00D13F87">
         <w:t>imited CCRTA resources mak</w:t>
       </w:r>
       <w:r w:rsidR="002D1B34">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00D13F87">
         <w:t xml:space="preserve"> it challenging to meet all needs</w:t>
       </w:r>
       <w:r w:rsidR="002D1B34">
         <w:t>, l</w:t>
       </w:r>
       <w:r w:rsidR="00D13F87">
         <w:t>ong commutes impact</w:t>
       </w:r>
       <w:r w:rsidR="004D0FA3">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00D13F87">
         <w:t xml:space="preserve"> workforce, ability to recruit and hire for open positions</w:t>
       </w:r>
       <w:r w:rsidR="002D1B34">
         <w:t>, and u</w:t>
       </w:r>
       <w:r w:rsidR="00D13F87">
-        <w:t>nique challenges related to high percentage of J1 workforce seasonally</w:t>
+        <w:t xml:space="preserve">nique challenges related to </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3022">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00D13F87">
+        <w:t>high percentage of J1 workforce seasonally</w:t>
       </w:r>
       <w:r w:rsidR="00A5565B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B25401">
         <w:t xml:space="preserve">These challenges offer opportunities </w:t>
       </w:r>
       <w:r w:rsidR="0046724D">
         <w:t>for a TMA</w:t>
       </w:r>
       <w:r w:rsidR="00BC1C21">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B70EEA">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00C744DA">
         <w:t xml:space="preserve">mitigate them. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="587FA776" w14:textId="1DB17025" w:rsidR="00E76B25" w:rsidRDefault="00DA7C59" w:rsidP="00D13F87">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
@@ -3120,51 +3187,59 @@
       <w:r w:rsidR="00E76B25">
         <w:t xml:space="preserve"> asked </w:t>
       </w:r>
       <w:r w:rsidR="00830AF3">
         <w:t>how soon a TM</w:t>
       </w:r>
       <w:r w:rsidR="00CB7A99">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00830AF3">
         <w:t xml:space="preserve"> could arrive on Cape Co</w:t>
       </w:r>
       <w:r w:rsidR="00CB7A99">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00830AF3">
         <w:t xml:space="preserve"> and what groups would benefit most from </w:t>
       </w:r>
       <w:r w:rsidR="00E26771">
         <w:t>its implementation</w:t>
       </w:r>
       <w:r w:rsidR="00830AF3">
         <w:t>. Mr. Tupper explained that the process could move quickly if it was under a more established group</w:t>
       </w:r>
       <w:r w:rsidR="00947881">
-        <w:t>, however if a new non-profit was needed for the establishment of a TM</w:t>
+        <w:t xml:space="preserve">, however if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00947881">
+        <w:t>a new</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00947881">
+        <w:t xml:space="preserve"> non-profit was needed for the establishment of a TM</w:t>
       </w:r>
       <w:r w:rsidR="00407A50">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00947881">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00856DC8">
         <w:t>it</w:t>
       </w:r>
       <w:r w:rsidR="00947881">
         <w:t xml:space="preserve"> would take much longer. Mr. Tupper </w:t>
       </w:r>
       <w:r w:rsidR="00F97B65">
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidR="00E000D9">
         <w:t>described</w:t>
       </w:r>
       <w:r w:rsidR="00F97B65">
         <w:t xml:space="preserve"> the group most likely impacted</w:t>
       </w:r>
       <w:r w:rsidR="00407A50">
         <w:t xml:space="preserve"> by a TMA</w:t>
       </w:r>
@@ -3204,51 +3279,51 @@
       <w:r w:rsidR="0077071E">
         <w:t xml:space="preserve"> spoke about funding for </w:t>
       </w:r>
       <w:r w:rsidR="00F76543">
         <w:t xml:space="preserve">this project, </w:t>
       </w:r>
       <w:r w:rsidR="00A2087C">
         <w:t xml:space="preserve">which is both </w:t>
       </w:r>
       <w:r w:rsidR="00BA1621">
         <w:t xml:space="preserve">via </w:t>
       </w:r>
       <w:r w:rsidR="009A45B5">
         <w:t>private and public</w:t>
       </w:r>
       <w:r w:rsidR="005A1C31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D7200">
         <w:t>channels</w:t>
       </w:r>
       <w:r w:rsidR="00653425">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E71675" w14:textId="641FCAE6" w:rsidR="00054662" w:rsidRDefault="0090265C" w:rsidP="00D13F87">
+    <w:p w14:paraId="02E71675" w14:textId="550E261F" w:rsidR="00054662" w:rsidRDefault="0090265C" w:rsidP="00D13F87">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">BCEDC member, </w:t>
       </w:r>
       <w:r w:rsidR="003B2C34">
         <w:t>Greg</w:t>
       </w:r>
       <w:r w:rsidR="008B1BED">
         <w:t xml:space="preserve"> Bi</w:t>
       </w:r>
       <w:r w:rsidR="00C64FB7">
         <w:t>lezikian</w:t>
       </w:r>
       <w:r w:rsidR="003B2C34">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C64FB7">
         <w:t xml:space="preserve"> asked </w:t>
       </w:r>
       <w:r w:rsidR="000E20AC">
         <w:t>if a TMA would</w:t>
       </w:r>
       <w:r w:rsidR="00C64FB7" w:rsidRPr="00C64FB7">
@@ -3311,51 +3386,54 @@
       <w:r w:rsidR="0036721E">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002A1DEF" w:rsidRPr="002A1DEF">
         <w:t xml:space="preserve"> and it's </w:t>
       </w:r>
       <w:r w:rsidR="00FD54EC">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="002A1DEF" w:rsidRPr="002A1DEF">
         <w:t>bout getting employees in and out of that location</w:t>
       </w:r>
       <w:r w:rsidR="003141AF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00EB1D4C">
         <w:t>However,</w:t>
       </w:r>
       <w:r w:rsidR="00EB1D4C" w:rsidRPr="00EB1D4C">
         <w:t xml:space="preserve"> there are some that are more regional in nature</w:t>
       </w:r>
       <w:r w:rsidR="002566D5">
         <w:t>, and i</w:t>
       </w:r>
       <w:r w:rsidR="002566D5" w:rsidRPr="002566D5">
-        <w:t>f we were to go to a Cape Cod regional one</w:t>
+        <w:t xml:space="preserve">f we were to go to a Cape Cod regional </w:t>
+      </w:r>
+      <w:r w:rsidR="00E139CB">
+        <w:t>organization</w:t>
       </w:r>
       <w:r w:rsidR="005068ED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002566D5" w:rsidRPr="002566D5">
         <w:t xml:space="preserve"> that would be </w:t>
       </w:r>
       <w:r w:rsidR="00FA41D2" w:rsidRPr="002566D5">
         <w:t>large</w:t>
       </w:r>
       <w:r w:rsidR="002566D5" w:rsidRPr="002566D5">
         <w:t xml:space="preserve"> in scale compared to the others.</w:t>
       </w:r>
       <w:r w:rsidR="002D0142">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A40024">
         <w:t>He surmised that</w:t>
       </w:r>
       <w:r w:rsidR="00E16EA7" w:rsidRPr="00E16EA7">
         <w:t xml:space="preserve"> it may initially</w:t>
       </w:r>
       <w:r w:rsidR="001E76E7">
         <w:t xml:space="preserve"> be that</w:t>
       </w:r>
@@ -3379,133 +3457,128 @@
       </w:r>
       <w:r w:rsidR="0082286B">
         <w:t xml:space="preserve"> getting </w:t>
       </w:r>
       <w:r w:rsidR="00E16EA7" w:rsidRPr="00E16EA7">
         <w:t>to some central locations on the Cape</w:t>
       </w:r>
       <w:r w:rsidR="0082286B">
         <w:t xml:space="preserve"> during summer months</w:t>
       </w:r>
       <w:r w:rsidR="00E16EA7" w:rsidRPr="00E16EA7">
         <w:t>, but not to preclude any future activities.</w:t>
       </w:r>
       <w:r w:rsidR="000121A3">
         <w:t xml:space="preserve"> He emphasized that </w:t>
       </w:r>
       <w:r w:rsidR="00436A5D">
         <w:t>TMAs would work very closely with the CCRTA</w:t>
       </w:r>
       <w:r w:rsidR="004E4E29">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C85B6F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A96C6B">
-[...31 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0213F024" w14:textId="282862A1" w:rsidR="00C744DA" w:rsidRDefault="00C744DA" w:rsidP="00D13F87">
+    <w:p w14:paraId="1F279356" w14:textId="77777777" w:rsidR="0085175D" w:rsidRDefault="0085175D" w:rsidP="00D13F87">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E36F02" w14:textId="4941FE68" w:rsidR="004B3218" w:rsidRDefault="004B3218" w:rsidP="004B3218">
+      <w:pPr>
+        <w:pStyle w:val="Bulletedlist"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Cape Cod Canal Bridges Program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0213F024" w14:textId="2E4A13B4" w:rsidR="00C744DA" w:rsidRDefault="00C744DA" w:rsidP="00D13F87">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mr. Tupper also offered information on the </w:t>
       </w:r>
       <w:r w:rsidR="00E32754">
         <w:t>Cape Cod Canal Bridges project</w:t>
       </w:r>
       <w:r w:rsidR="00580669">
         <w:t>. He gave an overview of where the bridges will be located</w:t>
       </w:r>
       <w:r w:rsidR="00561BD9">
         <w:t xml:space="preserve">, design, </w:t>
       </w:r>
       <w:r w:rsidR="00A143D4">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="003A1549">
         <w:t>phases of construction</w:t>
       </w:r>
       <w:r w:rsidR="00A143D4">
         <w:t>. Mr. Tupper gave updates on the project</w:t>
       </w:r>
       <w:r w:rsidR="005B0411">
         <w:t xml:space="preserve">, focusing on outreach to inform the public </w:t>
       </w:r>
       <w:r w:rsidR="00A14878">
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidR="005B0411">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00973015">
         <w:t xml:space="preserve">program progress, MEPA and NEPA </w:t>
       </w:r>
       <w:r w:rsidR="002258B1">
         <w:t>updates and timelines,</w:t>
       </w:r>
       <w:r w:rsidR="00FA0B25">
         <w:t xml:space="preserve"> as well as updates on funding. </w:t>
       </w:r>
       <w:r w:rsidR="00E71E50">
         <w:t xml:space="preserve">Lastly, Mr. Tupper </w:t>
       </w:r>
+      <w:r w:rsidR="00C7194B">
+        <w:t>explained</w:t>
+      </w:r>
       <w:r w:rsidR="00D26C6B">
-        <w:t xml:space="preserve">expounded on the program moving forward, explaining that </w:t>
+        <w:t xml:space="preserve"> that </w:t>
       </w:r>
       <w:r w:rsidR="002B1EDE">
         <w:t xml:space="preserve">borings </w:t>
       </w:r>
       <w:r w:rsidR="001760A3">
         <w:t xml:space="preserve">for soil sampling </w:t>
       </w:r>
       <w:r w:rsidR="002B1EDE">
         <w:t xml:space="preserve">will continue to be </w:t>
       </w:r>
       <w:r w:rsidR="00305847">
         <w:t>done</w:t>
       </w:r>
       <w:r w:rsidR="002B1EDE">
         <w:t xml:space="preserve"> north of Sagamore Bridge, </w:t>
       </w:r>
       <w:r w:rsidR="00A638EF">
         <w:t>as well as those</w:t>
       </w:r>
       <w:r w:rsidR="002B1EDE">
         <w:t xml:space="preserve"> on private property</w:t>
       </w:r>
       <w:r w:rsidR="00A638EF">
         <w:t>.</w:t>
       </w:r>
@@ -3649,238 +3722,248 @@
         <w:t xml:space="preserve"> housing </w:t>
       </w:r>
       <w:r w:rsidR="00C36D4B">
         <w:t xml:space="preserve">development </w:t>
       </w:r>
       <w:r w:rsidR="00CC1F64">
         <w:t xml:space="preserve">challenges </w:t>
       </w:r>
       <w:r w:rsidR="00C36D4B">
         <w:t xml:space="preserve">in the Sagamore area. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B7863E" w14:textId="0DB4C1D8" w:rsidR="00C36D4B" w:rsidRDefault="00C36D4B" w:rsidP="00D13F87">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>Kara Galvin</w:t>
       </w:r>
       <w:r w:rsidR="006671FE">
         <w:t xml:space="preserve"> spoke about the movement of</w:t>
       </w:r>
       <w:r w:rsidR="00D17A12" w:rsidRPr="00D17A12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D17A12" w:rsidRPr="00D17A12">
         <w:t>MassHire</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D17A12" w:rsidRPr="00D17A12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D17A12">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="004074E2">
         <w:t xml:space="preserve">nd grants being utilized to expand healthcare offerings and LPN training. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD9B052" w14:textId="10115DDE" w:rsidR="00D56CD4" w:rsidRDefault="00D56CD4" w:rsidP="00D13F87">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cindy Horgan reported </w:t>
       </w:r>
       <w:r w:rsidR="004333FF" w:rsidRPr="004333FF">
-        <w:t>Cape Cod Children's Place</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Cape Cod Children's Place </w:t>
       </w:r>
       <w:r w:rsidR="004333FF">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="008F4593">
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:t>status quo</w:t>
       </w:r>
       <w:r w:rsidR="008F4593">
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:t>, and that the challenges to the current workforce are still at top of mind.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F45379B" w14:textId="46DD7673" w:rsidR="004074E2" w:rsidRDefault="00014249" w:rsidP="00D13F87">
+    <w:p w14:paraId="4F45379B" w14:textId="0FF5AA0A" w:rsidR="004074E2" w:rsidRDefault="00014249" w:rsidP="00D13F87">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Christin Marshall reported that EforAll </w:t>
+        <w:t xml:space="preserve">Christin Marshall reported that </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>EforAll</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C81954">
         <w:t xml:space="preserve">will be moved to an </w:t>
       </w:r>
       <w:r w:rsidR="000E7F0F">
         <w:t>all-virtual</w:t>
       </w:r>
       <w:r w:rsidR="00C81954">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC2E74">
         <w:t xml:space="preserve">national </w:t>
       </w:r>
       <w:r w:rsidR="00C81954">
         <w:t xml:space="preserve">model and </w:t>
       </w:r>
       <w:r w:rsidR="00756FB1">
         <w:t xml:space="preserve">a new non-profit </w:t>
       </w:r>
       <w:r w:rsidR="00A93F3B">
         <w:t xml:space="preserve">has been </w:t>
       </w:r>
       <w:r w:rsidR="00756FB1">
         <w:t>established called</w:t>
       </w:r>
       <w:r w:rsidR="00C81954">
-        <w:t xml:space="preserve"> CapeTide under the Cape Cod Chamber. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C81954">
+        <w:t>CapeTide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C81954">
+        <w:t xml:space="preserve"> under the Cape Cod Chamber</w:t>
+      </w:r>
+      <w:r w:rsidR="005C67D3">
+        <w:t xml:space="preserve"> of Commerce</w:t>
+      </w:r>
+      <w:r w:rsidR="00C81954">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D56CD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE48973" w14:textId="34206D6C" w:rsidR="00137229" w:rsidRDefault="00137229" w:rsidP="00D13F87">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jack Stevenson </w:t>
       </w:r>
       <w:r w:rsidR="002E3061">
-        <w:t xml:space="preserve">reported on his retirement from MidCape and stated this will be his last BCEDC meeting. </w:t>
+        <w:t xml:space="preserve">reported on his retirement from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E3061">
+        <w:t>MidCape</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E3061">
+        <w:t xml:space="preserve"> and stated this will be his last BCEDC meeting. </w:t>
       </w:r>
       <w:r w:rsidR="009A5A22">
         <w:t>He</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> offered appreciation for his time on the committee</w:t>
       </w:r>
       <w:r w:rsidR="002E3061">
         <w:t xml:space="preserve"> and the great work the co</w:t>
       </w:r>
       <w:r w:rsidR="002140C1">
         <w:t>uncil</w:t>
       </w:r>
       <w:r w:rsidR="002E3061">
         <w:t xml:space="preserve"> has done. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7021ED" w14:textId="09D1F187" w:rsidR="009A5A22" w:rsidRDefault="009A5A22" w:rsidP="00D13F87">
+    <w:p w14:paraId="0E7021ED" w14:textId="2C085F43" w:rsidR="009A5A22" w:rsidRDefault="009A5A22" w:rsidP="00D13F87">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>Jon Ohman reported that it was “budget season” in his area</w:t>
       </w:r>
       <w:r w:rsidR="00ED7E0C">
         <w:t xml:space="preserve"> of expertise and</w:t>
       </w:r>
       <w:r w:rsidR="00B34F2E" w:rsidRPr="00B34F2E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B34F2E">
         <w:t>expressed</w:t>
       </w:r>
       <w:r w:rsidR="00ED7E0C">
         <w:t xml:space="preserve"> being concerned over funding for projects</w:t>
       </w:r>
-      <w:r w:rsidR="00A605A0">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">focused on keeping people in their homes. </w:t>
+      <w:r w:rsidR="005C67D3">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F257A8F" w14:textId="53CD85AF" w:rsidR="00C1668D" w:rsidRDefault="00C1668D" w:rsidP="00D13F87">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>Tom Wilson reported</w:t>
       </w:r>
       <w:r w:rsidR="00700346">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>that the Commission</w:t>
       </w:r>
       <w:r w:rsidR="0046436F">
         <w:t>’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Regulatory Department was extremely busy </w:t>
       </w:r>
       <w:r w:rsidR="008F111B">
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidR="00700346">
         <w:t xml:space="preserve"> many projects, both in process and coming</w:t>
       </w:r>
       <w:r w:rsidR="008F111B">
         <w:t xml:space="preserve"> soon</w:t>
       </w:r>
       <w:r w:rsidR="00700346">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12615A9D" w14:textId="168670E5" w:rsidR="0DBDD765" w:rsidRDefault="00CC7852" w:rsidP="1520EC34">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lastly, Burt Talerman reported that the rate cut by the Federal Reserve </w:t>
       </w:r>
       <w:r w:rsidR="00014467">
         <w:t xml:space="preserve">was trending in the right </w:t>
       </w:r>
       <w:r w:rsidR="00114103">
         <w:t>direction,</w:t>
       </w:r>
       <w:r w:rsidR="00014467">
         <w:t xml:space="preserve"> but </w:t>
       </w:r>
       <w:r w:rsidR="004F1D29">
         <w:t xml:space="preserve">they were receiving “mixed </w:t>
       </w:r>
       <w:r w:rsidR="00F16467">
         <w:t xml:space="preserve">economic </w:t>
       </w:r>
       <w:r w:rsidR="004F1D29">
         <w:t xml:space="preserve">signals” on future financial issues. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6C7D49" w14:textId="649A1156" w:rsidR="00A37A4E" w:rsidRPr="00B61874" w:rsidRDefault="26FEF137" w:rsidP="445ED203">
       <w:pPr>
         <w:pStyle w:val="Bulletedlist"/>
         <w:spacing w:after="120"/>
@@ -4042,320 +4125,290 @@
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00E34BEC" w:rsidRPr="7A64035B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C7524" w:rsidRPr="7A64035B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>pm</w:t>
       </w:r>
       <w:r w:rsidR="00BB2A7C" w:rsidRPr="7A64035B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>; all members present voted in favor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772C96E0" w14:textId="46A3192F" w:rsidR="77F06901" w:rsidRDefault="77F06901">
+    <w:p w14:paraId="772C96E0" w14:textId="46A3192F" w:rsidR="77F06901" w:rsidRDefault="77F06901" w:rsidP="00F938FC">
       <w:pPr>
         <w:pStyle w:val="Bulletedlist"/>
         <w:spacing w:before="240" w:after="0"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:pPrChange w:id="1" w:author="Michelle Pavlov" w:date="2025-10-21T19:01:00Z">
-[...4 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="725B72EA" w14:textId="6256104F" w:rsidR="3618151E" w:rsidRPr="00B61874" w:rsidRDefault="3618151E" w:rsidP="386F7359">
       <w:pPr>
         <w:pStyle w:val="Bulletedlist"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="386F7359">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>List of Materials Used/Presented</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF72F23" w14:textId="0D264664" w:rsidR="00FA3532" w:rsidRDefault="001C1EF8" w:rsidP="386F7359">
+    <w:p w14:paraId="5DF72F23" w14:textId="64EE171F" w:rsidR="00FA3532" w:rsidRDefault="001B5762" w:rsidP="386F7359">
       <w:pPr>
         <w:pStyle w:val="Bulletedlist"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB181A" w:rsidRPr="00AB181A">
+        <w:t xml:space="preserve">Transportation Management Association and Cape Cod Canal Bridges Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00094EB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Transportation Management Association</w:t>
-[...6 lines deleted...]
-        <w:t>”</w:t>
+        <w:t>PowerPoint</w:t>
       </w:r>
       <w:r w:rsidR="003644AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00094EB1">
-[...12 lines deleted...]
-      </w:r>
       <w:r w:rsidR="0030054E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">presented by </w:t>
       </w:r>
       <w:r w:rsidR="00A10015">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Steven Tupper</w:t>
       </w:r>
       <w:r w:rsidR="00094EB1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FA3532" w:rsidSect="001E6343">
+    <w:sectPr w:rsidR="00FA3532" w:rsidSect="00FB3A43">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="2304" w:right="1080" w:bottom="540" w:left="1080" w:header="720" w:footer="486" w:gutter="0"/>
+      <w:pgMar w:top="2304" w:right="1080" w:bottom="1260" w:left="1080" w:header="720" w:footer="486" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11E063FA" w14:textId="77777777" w:rsidR="0021211E" w:rsidRPr="00B61874" w:rsidRDefault="0021211E" w:rsidP="007B2DE2">
+    <w:p w14:paraId="77D54DA4" w14:textId="77777777" w:rsidR="0021211E" w:rsidRPr="00B61874" w:rsidRDefault="0021211E" w:rsidP="007B2DE2">
       <w:r w:rsidRPr="00B61874">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D95D4FE" w14:textId="77777777" w:rsidR="0021211E" w:rsidRPr="00B61874" w:rsidRDefault="0021211E" w:rsidP="007B2DE2">
+    <w:p w14:paraId="10711556" w14:textId="77777777" w:rsidR="0021211E" w:rsidRPr="00B61874" w:rsidRDefault="0021211E" w:rsidP="007B2DE2">
       <w:r w:rsidRPr="00B61874">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="769AADD3" w14:textId="77777777" w:rsidR="0021211E" w:rsidRPr="00B61874" w:rsidRDefault="0021211E">
+    <w:p w14:paraId="4FF40029" w14:textId="77777777" w:rsidR="0021211E" w:rsidRPr="00B61874" w:rsidRDefault="0021211E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{E8E16BAE-C596-4329-AAD3-9C3E2EBB28AD}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{7CDA11D7-1B69-4B81-8CB8-AB2B6B8613A1}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{92ED1D15-CAAD-42E0-8DD9-AF0E97734A36}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId4" w:fontKey="{A03100C3-9065-4D1E-A296-9B0C329522E4}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{1A6B9A13-1660-4EE9-BAAB-E2E4CC9940D9}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{1AD1B367-C3BD-4168-85B8-648AB845F8BC}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{F5B205FC-BB06-46CD-87F3-ADB762121F14}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{48A44384-1DEC-4125-BFB9-20CBB772B599}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{46DDCC87-1819-4F32-AAAB-489E86E07086}"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{C8236017-6677-4191-87C0-701F4090D928}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{1C0C01A9-AB76-4511-AB1B-3413A38BAEB8}"/>
   </w:font>
   <w:font w:name="Open Sans">
-    <w:panose1 w:val="020B0606030504020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...3 lines deleted...]
-    <w:embedBold r:id="rId8" w:fontKey="{FF78076A-C495-47EC-A414-E37C0A84927E}"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{0B47E660-2553-4027-A022-AE60B89B2A8F}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{80B396A9-EB30-421D-B3CD-0C3E83E01A9D}"/>
   </w:font>
   <w:font w:name="Montserrat">
-    <w:panose1 w:val="00000500000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{DC39BF20-0729-4324-8DA9-B970C23316A2}"/>
+    <w:embedBold r:id="rId10" w:fontKey="{E6FAD5A3-8589-4639-B25E-2D7166F93BD0}"/>
+  </w:font>
+  <w:font w:name="Montserrat SemiBold">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{C89B1204-9899-409E-A631-2582BA9A96D0}"/>
-    <w:embedBold r:id="rId10" w:fontKey="{73399E5F-71C6-4A14-87B5-3056A701EFC2}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{7AC8E324-8BC5-4F37-B6DA-D9FED0A2B224}"/>
   </w:font>
-  <w:font w:name="Montserrat SemiBold">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000700000000000000"/>
+  <w:font w:name="Montserrat Medium">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{CECEAF53-D50B-4C29-BC67-30F7F6339431}"/>
-[...7 lines deleted...]
-    <w:embedRegular r:id="rId12" w:fontKey="{28C0EA0C-806E-4C2A-9593-4CB248C5BC07}"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:fontKey="{8195C4A6-8476-4CC0-A03F-622D9B550416}"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{C8204E7B-100A-4A6A-8827-1A53AB2C50D3}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{598AA6E5-FA6D-4E0E-AF45-48775AA0B1D0}"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{B0106D73-7BAF-4CCB-9F5B-2501FF2509B0}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId15" w:fontKey="{121E85B7-9619-48EC-A856-6396DE3E78E2}"/>
-    <w:embedBold r:id="rId16" w:fontKey="{779FB9EF-755E-41A3-8E93-3D0DEFA12489}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{F0B9625D-C47A-4E29-8524-37387253E7D6}"/>
+    <w:embedBold r:id="rId15" w:fontKey="{C0B191A5-EEBB-4A39-89DF-750F4AA020B2}"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
     <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3157854E" w14:textId="77777777" w:rsidR="00DA5C7E" w:rsidRDefault="00DA5C7E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71294688" w14:textId="7BDFC3A3" w:rsidR="006C5D8C" w:rsidRPr="00B61874" w:rsidRDefault="006C5D8C" w:rsidP="00B73B24">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="3B778E" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
@@ -4412,51 +4465,65 @@
       </w:rPr>
       <w:t xml:space="preserve">| </w:t>
     </w:r>
     <w:r w:rsidR="00A46BCC">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>October</w:t>
     </w:r>
     <w:r w:rsidR="007C538A" w:rsidRPr="1520EC34">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00A46BCC">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="007C538A" w:rsidRPr="1520EC34">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>, 2025 at 4:</w:t>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="007C538A" w:rsidRPr="1520EC34">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>2025</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="007C538A" w:rsidRPr="1520EC34">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> at 4:</w:t>
     </w:r>
     <w:r w:rsidR="00A46BCC">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="007C538A" w:rsidRPr="1520EC34">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>0 p</w:t>
     </w:r>
     <w:r w:rsidR="007C538A">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>m</w:t>
     </w:r>
     <w:r w:rsidR="007C538A" w:rsidRPr="1520EC34">
       <w:rPr>
         <w:color w:val="FDB517" w:themeColor="accent2"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>|</w:t>
@@ -4556,51 +4623,65 @@
       </w:rPr>
       <w:t xml:space="preserve">| </w:t>
     </w:r>
     <w:r w:rsidR="00143114">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>December</w:t>
     </w:r>
     <w:r w:rsidRPr="1520EC34">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00143114">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="1520EC34">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>, 2025 at 4:</w:t>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="1520EC34">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>2025</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="1520EC34">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> at 4:</w:t>
     </w:r>
     <w:r w:rsidR="008B1034">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidRPr="1520EC34">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>0 p</w:t>
     </w:r>
     <w:r w:rsidR="007C538A">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>m</w:t>
     </w:r>
     <w:r w:rsidRPr="1520EC34">
       <w:rPr>
         <w:color w:val="FDB517" w:themeColor="accent2"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>|</w:t>
@@ -4650,86 +4731,86 @@
         <w:r w:rsidR="00047CBB" w:rsidRPr="1520EC34">
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="3D07890E" w14:textId="7863510C" w:rsidR="007B2DE2" w:rsidRPr="00B61874" w:rsidRDefault="007B2DE2" w:rsidP="007B796B">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40867248" w14:textId="77777777" w:rsidR="0021211E" w:rsidRPr="00B61874" w:rsidRDefault="0021211E" w:rsidP="007B2DE2">
+    <w:p w14:paraId="193B42E9" w14:textId="77777777" w:rsidR="0021211E" w:rsidRPr="00B61874" w:rsidRDefault="0021211E" w:rsidP="007B2DE2">
       <w:r w:rsidRPr="00B61874">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F7558A4" w14:textId="77777777" w:rsidR="0021211E" w:rsidRPr="00B61874" w:rsidRDefault="0021211E" w:rsidP="007B2DE2">
+    <w:p w14:paraId="5A51EC16" w14:textId="77777777" w:rsidR="0021211E" w:rsidRPr="00B61874" w:rsidRDefault="0021211E" w:rsidP="007B2DE2">
       <w:r w:rsidRPr="00B61874">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5789C2B4" w14:textId="77777777" w:rsidR="0021211E" w:rsidRPr="00B61874" w:rsidRDefault="0021211E">
+    <w:p w14:paraId="52AE50AA" w14:textId="77777777" w:rsidR="0021211E" w:rsidRPr="00B61874" w:rsidRDefault="0021211E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A271E5F" w14:textId="77777777" w:rsidR="00DA5C7E" w:rsidRDefault="00DA5C7E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A130B05" w14:textId="259732D5" w:rsidR="006C5D8C" w:rsidRPr="00B61874" w:rsidRDefault="00000000" w:rsidP="006C5D8C">
+  <w:p w14:paraId="0A130B05" w14:textId="259732D5" w:rsidR="006C5D8C" w:rsidRPr="00B61874" w:rsidRDefault="00F938FC" w:rsidP="006C5D8C">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1762335481"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Watermarks"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:pict w14:anchorId="5D2CA6E5">
             <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
               <v:formulas>
                 <v:f eqn="sum #0 0 10800"/>
                 <v:f eqn="prod #0 2 1"/>
                 <v:f eqn="sum 21600 0 @1"/>
                 <v:f eqn="sum 0 0 @2"/>
                 <v:f eqn="sum 21600 0 @3"/>
                 <v:f eqn="if @0 @3 0"/>
@@ -4766,51 +4847,51 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7026D10A" wp14:editId="057C29D0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>44450</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="588010" cy="765810"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="1">
               <wp:start x="-5473" y="0"/>
               <wp:lineTo x="-5649" y="21340"/>
               <wp:lineTo x="0" y="21330"/>
               <wp:lineTo x="21163" y="21330"/>
               <wp:lineTo x="21163" y="0"/>
               <wp:lineTo x="-5473" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
-          <wp:docPr id="1702723882" name="Picture 1702723882" descr="Logo, company name&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="1692157080" name="Picture 1692157080" descr="Logo, company name&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1702723882" name="Picture 1702723882" descr="Logo, company name&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -4840,51 +4921,51 @@
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E0B88C1" w14:textId="49C13992" w:rsidR="007B2DE2" w:rsidRPr="00B61874" w:rsidRDefault="007B2DE2" w:rsidP="00374462">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7B8A482D" w14:textId="3FE1853D" w:rsidR="007B2DE2" w:rsidRPr="00B61874" w:rsidRDefault="00EE5450" w:rsidP="00374462">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00B61874">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="279633D3" wp14:editId="12043544">
           <wp:extent cx="811080" cy="1054100"/>
           <wp:effectExtent l="0" t="0" r="8255" b="0"/>
-          <wp:docPr id="631264226" name="Picture 1"/>
+          <wp:docPr id="1780758871" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -5327,63 +5408,56 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1848445839">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="544374328">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2045905139">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:embedTrueTypeFonts/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="0001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
@@ -5564,50 +5638,51 @@
     <w:rsid w:val="0006678F"/>
     <w:rsid w:val="00066B02"/>
     <w:rsid w:val="000677C2"/>
     <w:rsid w:val="0006791E"/>
     <w:rsid w:val="00067AF2"/>
     <w:rsid w:val="00067E54"/>
     <w:rsid w:val="00067F4C"/>
     <w:rsid w:val="00067F74"/>
     <w:rsid w:val="00070185"/>
     <w:rsid w:val="000710B6"/>
     <w:rsid w:val="000711AB"/>
     <w:rsid w:val="000712CC"/>
     <w:rsid w:val="000718B6"/>
     <w:rsid w:val="000721E5"/>
     <w:rsid w:val="000723AD"/>
     <w:rsid w:val="0007246A"/>
     <w:rsid w:val="00072A9F"/>
     <w:rsid w:val="00072E79"/>
     <w:rsid w:val="00073706"/>
     <w:rsid w:val="0007410A"/>
     <w:rsid w:val="0007442F"/>
     <w:rsid w:val="0007488B"/>
     <w:rsid w:val="00074BA3"/>
     <w:rsid w:val="000752D1"/>
     <w:rsid w:val="0007580C"/>
+    <w:rsid w:val="000758AA"/>
     <w:rsid w:val="00075B7F"/>
     <w:rsid w:val="00075D32"/>
     <w:rsid w:val="000768EA"/>
     <w:rsid w:val="00076AB3"/>
     <w:rsid w:val="0007711C"/>
     <w:rsid w:val="00077945"/>
     <w:rsid w:val="00077AE6"/>
     <w:rsid w:val="00077F09"/>
     <w:rsid w:val="0008003E"/>
     <w:rsid w:val="0008043A"/>
     <w:rsid w:val="00080957"/>
     <w:rsid w:val="00080A9A"/>
     <w:rsid w:val="00080AF0"/>
     <w:rsid w:val="00080F27"/>
     <w:rsid w:val="000811F3"/>
     <w:rsid w:val="0008138C"/>
     <w:rsid w:val="00081721"/>
     <w:rsid w:val="00081BB3"/>
     <w:rsid w:val="00081F11"/>
     <w:rsid w:val="000827F3"/>
     <w:rsid w:val="00083B2E"/>
     <w:rsid w:val="00084462"/>
     <w:rsid w:val="00084885"/>
     <w:rsid w:val="00085322"/>
     <w:rsid w:val="000854FF"/>
@@ -5724,80 +5799,82 @@
     <w:rsid w:val="000D32FB"/>
     <w:rsid w:val="000D352E"/>
     <w:rsid w:val="000D38CA"/>
     <w:rsid w:val="000D3939"/>
     <w:rsid w:val="000D3B9C"/>
     <w:rsid w:val="000D3EA9"/>
     <w:rsid w:val="000D4202"/>
     <w:rsid w:val="000D43A1"/>
     <w:rsid w:val="000D4A72"/>
     <w:rsid w:val="000D539F"/>
     <w:rsid w:val="000D5560"/>
     <w:rsid w:val="000D591C"/>
     <w:rsid w:val="000D5BEE"/>
     <w:rsid w:val="000D5C7F"/>
     <w:rsid w:val="000D6117"/>
     <w:rsid w:val="000D670A"/>
     <w:rsid w:val="000D6AB0"/>
     <w:rsid w:val="000D6C4F"/>
     <w:rsid w:val="000D756A"/>
     <w:rsid w:val="000D7872"/>
     <w:rsid w:val="000D7A9F"/>
     <w:rsid w:val="000D7CD1"/>
     <w:rsid w:val="000E096B"/>
     <w:rsid w:val="000E0A01"/>
     <w:rsid w:val="000E0B2A"/>
+    <w:rsid w:val="000E1442"/>
     <w:rsid w:val="000E1D29"/>
     <w:rsid w:val="000E1D84"/>
     <w:rsid w:val="000E20AC"/>
     <w:rsid w:val="000E2E1E"/>
     <w:rsid w:val="000E38F4"/>
     <w:rsid w:val="000E4118"/>
     <w:rsid w:val="000E4286"/>
     <w:rsid w:val="000E454C"/>
     <w:rsid w:val="000E458D"/>
     <w:rsid w:val="000E4C59"/>
     <w:rsid w:val="000E4C5A"/>
     <w:rsid w:val="000E4CE3"/>
     <w:rsid w:val="000E5064"/>
     <w:rsid w:val="000E5542"/>
     <w:rsid w:val="000E6074"/>
     <w:rsid w:val="000E652F"/>
     <w:rsid w:val="000E6889"/>
     <w:rsid w:val="000E69DF"/>
     <w:rsid w:val="000E6CD0"/>
     <w:rsid w:val="000E7C4C"/>
     <w:rsid w:val="000E7F0F"/>
     <w:rsid w:val="000E7F77"/>
     <w:rsid w:val="000F05CD"/>
     <w:rsid w:val="000F0800"/>
     <w:rsid w:val="000F0BBD"/>
     <w:rsid w:val="000F0CBE"/>
     <w:rsid w:val="000F0FB3"/>
     <w:rsid w:val="000F12E6"/>
     <w:rsid w:val="000F19E8"/>
     <w:rsid w:val="000F2371"/>
+    <w:rsid w:val="000F275C"/>
     <w:rsid w:val="000F2B85"/>
     <w:rsid w:val="000F3D83"/>
     <w:rsid w:val="000F3EED"/>
     <w:rsid w:val="000F3F2B"/>
     <w:rsid w:val="000F4AED"/>
     <w:rsid w:val="000F4AF7"/>
     <w:rsid w:val="000F4D11"/>
     <w:rsid w:val="000F59CA"/>
     <w:rsid w:val="000F59F7"/>
     <w:rsid w:val="000F5D2C"/>
     <w:rsid w:val="000F6E9E"/>
     <w:rsid w:val="000F6E9F"/>
     <w:rsid w:val="000F78E6"/>
     <w:rsid w:val="001000AF"/>
     <w:rsid w:val="00100547"/>
     <w:rsid w:val="001006E5"/>
     <w:rsid w:val="0010102C"/>
     <w:rsid w:val="001011A3"/>
     <w:rsid w:val="001013A3"/>
     <w:rsid w:val="0010203D"/>
     <w:rsid w:val="00102138"/>
     <w:rsid w:val="00102E3D"/>
     <w:rsid w:val="00102F8D"/>
     <w:rsid w:val="0010318D"/>
     <w:rsid w:val="0010371A"/>
@@ -5830,50 +5907,51 @@
     <w:rsid w:val="0011536D"/>
     <w:rsid w:val="001154D7"/>
     <w:rsid w:val="001157E0"/>
     <w:rsid w:val="00115935"/>
     <w:rsid w:val="00115C5F"/>
     <w:rsid w:val="00116243"/>
     <w:rsid w:val="00116740"/>
     <w:rsid w:val="0011685E"/>
     <w:rsid w:val="00116CFC"/>
     <w:rsid w:val="00117708"/>
     <w:rsid w:val="0012010F"/>
     <w:rsid w:val="001206AD"/>
     <w:rsid w:val="00120B34"/>
     <w:rsid w:val="00120C9D"/>
     <w:rsid w:val="00121169"/>
     <w:rsid w:val="0012128B"/>
     <w:rsid w:val="00121646"/>
     <w:rsid w:val="00121D8A"/>
     <w:rsid w:val="00122AE3"/>
     <w:rsid w:val="00122AFA"/>
     <w:rsid w:val="00122D1A"/>
     <w:rsid w:val="00122D38"/>
     <w:rsid w:val="00122F8C"/>
     <w:rsid w:val="00123161"/>
     <w:rsid w:val="001234AC"/>
+    <w:rsid w:val="001234B7"/>
     <w:rsid w:val="0012378F"/>
     <w:rsid w:val="00123845"/>
     <w:rsid w:val="001239A7"/>
     <w:rsid w:val="00124B82"/>
     <w:rsid w:val="00124C1F"/>
     <w:rsid w:val="00124D93"/>
     <w:rsid w:val="00125B84"/>
     <w:rsid w:val="00125BDD"/>
     <w:rsid w:val="00125D12"/>
     <w:rsid w:val="0012623E"/>
     <w:rsid w:val="001271E9"/>
     <w:rsid w:val="0012752A"/>
     <w:rsid w:val="0012754B"/>
     <w:rsid w:val="00127943"/>
     <w:rsid w:val="00127AA5"/>
     <w:rsid w:val="001303AA"/>
     <w:rsid w:val="00130420"/>
     <w:rsid w:val="001305D4"/>
     <w:rsid w:val="00130EA6"/>
     <w:rsid w:val="00131589"/>
     <w:rsid w:val="00132258"/>
     <w:rsid w:val="00133089"/>
     <w:rsid w:val="001330C0"/>
     <w:rsid w:val="001336A2"/>
     <w:rsid w:val="001341B0"/>
@@ -5904,126 +5982,131 @@
     <w:rsid w:val="001444BC"/>
     <w:rsid w:val="00144538"/>
     <w:rsid w:val="001449E9"/>
     <w:rsid w:val="00144A81"/>
     <w:rsid w:val="0014558C"/>
     <w:rsid w:val="00145A33"/>
     <w:rsid w:val="0014656D"/>
     <w:rsid w:val="00146C50"/>
     <w:rsid w:val="00146D32"/>
     <w:rsid w:val="0014749E"/>
     <w:rsid w:val="0014781B"/>
     <w:rsid w:val="001479B2"/>
     <w:rsid w:val="00147C08"/>
     <w:rsid w:val="00150022"/>
     <w:rsid w:val="001503EA"/>
     <w:rsid w:val="001506EA"/>
     <w:rsid w:val="00150D7E"/>
     <w:rsid w:val="00151F5D"/>
     <w:rsid w:val="001528DC"/>
     <w:rsid w:val="00152DD3"/>
     <w:rsid w:val="00153145"/>
     <w:rsid w:val="0015320D"/>
     <w:rsid w:val="00153328"/>
     <w:rsid w:val="00153FF5"/>
     <w:rsid w:val="00154808"/>
+    <w:rsid w:val="00154A1D"/>
     <w:rsid w:val="001555C3"/>
     <w:rsid w:val="001557E0"/>
     <w:rsid w:val="00155CB4"/>
+    <w:rsid w:val="00155D95"/>
     <w:rsid w:val="001564DD"/>
     <w:rsid w:val="001564E0"/>
     <w:rsid w:val="00157A5E"/>
     <w:rsid w:val="00157C5D"/>
     <w:rsid w:val="00160093"/>
     <w:rsid w:val="001605C4"/>
     <w:rsid w:val="00160AA2"/>
     <w:rsid w:val="0016144A"/>
     <w:rsid w:val="001617EF"/>
     <w:rsid w:val="00161890"/>
     <w:rsid w:val="00162647"/>
     <w:rsid w:val="00162E3C"/>
     <w:rsid w:val="00163258"/>
     <w:rsid w:val="00163500"/>
     <w:rsid w:val="00163761"/>
     <w:rsid w:val="00163A60"/>
     <w:rsid w:val="00164674"/>
     <w:rsid w:val="00165410"/>
     <w:rsid w:val="00165B31"/>
     <w:rsid w:val="0016640E"/>
     <w:rsid w:val="00166959"/>
     <w:rsid w:val="00166984"/>
     <w:rsid w:val="001669B2"/>
     <w:rsid w:val="00166C23"/>
+    <w:rsid w:val="00167011"/>
     <w:rsid w:val="00167159"/>
     <w:rsid w:val="0016758E"/>
     <w:rsid w:val="001700AD"/>
     <w:rsid w:val="0017054D"/>
     <w:rsid w:val="0017074D"/>
     <w:rsid w:val="001718D6"/>
     <w:rsid w:val="001718F4"/>
     <w:rsid w:val="00171AD1"/>
     <w:rsid w:val="001729DE"/>
     <w:rsid w:val="001737E2"/>
     <w:rsid w:val="00174BBB"/>
     <w:rsid w:val="00174D54"/>
     <w:rsid w:val="001757A2"/>
     <w:rsid w:val="0017595E"/>
     <w:rsid w:val="00175972"/>
     <w:rsid w:val="001759AE"/>
     <w:rsid w:val="001760A3"/>
     <w:rsid w:val="00176543"/>
     <w:rsid w:val="00176855"/>
     <w:rsid w:val="00176BCE"/>
     <w:rsid w:val="001804ED"/>
     <w:rsid w:val="001809DF"/>
     <w:rsid w:val="00180BFC"/>
+    <w:rsid w:val="0018105B"/>
     <w:rsid w:val="001810D1"/>
     <w:rsid w:val="00181673"/>
     <w:rsid w:val="00181811"/>
     <w:rsid w:val="00181CD1"/>
     <w:rsid w:val="00182265"/>
     <w:rsid w:val="00182CEF"/>
     <w:rsid w:val="00183577"/>
     <w:rsid w:val="0018360B"/>
     <w:rsid w:val="0018361F"/>
     <w:rsid w:val="001839EE"/>
     <w:rsid w:val="00183CB8"/>
     <w:rsid w:val="00183D3E"/>
     <w:rsid w:val="00183F3F"/>
     <w:rsid w:val="0018419B"/>
     <w:rsid w:val="0018424E"/>
     <w:rsid w:val="00184432"/>
     <w:rsid w:val="00184517"/>
     <w:rsid w:val="001846EB"/>
     <w:rsid w:val="00184887"/>
     <w:rsid w:val="00184A7B"/>
     <w:rsid w:val="00184BB1"/>
     <w:rsid w:val="001851F8"/>
     <w:rsid w:val="00185561"/>
     <w:rsid w:val="00185F6C"/>
     <w:rsid w:val="00186443"/>
     <w:rsid w:val="0018653B"/>
+    <w:rsid w:val="00186CD2"/>
     <w:rsid w:val="00186D5E"/>
     <w:rsid w:val="001879F8"/>
     <w:rsid w:val="00190027"/>
     <w:rsid w:val="00190D3A"/>
     <w:rsid w:val="001910FD"/>
     <w:rsid w:val="001914C9"/>
     <w:rsid w:val="00192453"/>
     <w:rsid w:val="00192F7A"/>
     <w:rsid w:val="001938BE"/>
     <w:rsid w:val="0019397D"/>
     <w:rsid w:val="00194274"/>
     <w:rsid w:val="001947E9"/>
     <w:rsid w:val="00195192"/>
     <w:rsid w:val="0019525E"/>
     <w:rsid w:val="00195D22"/>
     <w:rsid w:val="0019607D"/>
     <w:rsid w:val="0019695C"/>
     <w:rsid w:val="00197B64"/>
     <w:rsid w:val="001A00F4"/>
     <w:rsid w:val="001A01E8"/>
     <w:rsid w:val="001A06D8"/>
     <w:rsid w:val="001A0978"/>
     <w:rsid w:val="001A0B31"/>
     <w:rsid w:val="001A0E5D"/>
     <w:rsid w:val="001A2CCF"/>
@@ -6043,78 +6126,81 @@
     <w:rsid w:val="001A7AA4"/>
     <w:rsid w:val="001B091E"/>
     <w:rsid w:val="001B1523"/>
     <w:rsid w:val="001B18CF"/>
     <w:rsid w:val="001B1DBE"/>
     <w:rsid w:val="001B227B"/>
     <w:rsid w:val="001B26CA"/>
     <w:rsid w:val="001B29B9"/>
     <w:rsid w:val="001B2BE3"/>
     <w:rsid w:val="001B2E23"/>
     <w:rsid w:val="001B3369"/>
     <w:rsid w:val="001B3588"/>
     <w:rsid w:val="001B3867"/>
     <w:rsid w:val="001B3AB5"/>
     <w:rsid w:val="001B41BD"/>
     <w:rsid w:val="001B432B"/>
     <w:rsid w:val="001B43B5"/>
     <w:rsid w:val="001B48C6"/>
     <w:rsid w:val="001B4AFF"/>
     <w:rsid w:val="001B4BD7"/>
     <w:rsid w:val="001B4C71"/>
     <w:rsid w:val="001B50FC"/>
     <w:rsid w:val="001B517B"/>
     <w:rsid w:val="001B5311"/>
     <w:rsid w:val="001B5415"/>
+    <w:rsid w:val="001B5762"/>
     <w:rsid w:val="001B5D3C"/>
     <w:rsid w:val="001B6F7C"/>
     <w:rsid w:val="001B7399"/>
     <w:rsid w:val="001C023D"/>
     <w:rsid w:val="001C0389"/>
     <w:rsid w:val="001C0807"/>
     <w:rsid w:val="001C0FDE"/>
     <w:rsid w:val="001C1EF8"/>
     <w:rsid w:val="001C1FCB"/>
     <w:rsid w:val="001C1FFE"/>
     <w:rsid w:val="001C3DB6"/>
     <w:rsid w:val="001C431C"/>
     <w:rsid w:val="001C4CA4"/>
     <w:rsid w:val="001C4D21"/>
     <w:rsid w:val="001C5665"/>
     <w:rsid w:val="001C56AA"/>
     <w:rsid w:val="001C58C4"/>
     <w:rsid w:val="001C5EA9"/>
+    <w:rsid w:val="001C6232"/>
     <w:rsid w:val="001C6BB6"/>
     <w:rsid w:val="001D04A2"/>
     <w:rsid w:val="001D05E1"/>
     <w:rsid w:val="001D11AA"/>
     <w:rsid w:val="001D13CE"/>
     <w:rsid w:val="001D141F"/>
     <w:rsid w:val="001D1C8D"/>
     <w:rsid w:val="001D2169"/>
     <w:rsid w:val="001D2C5E"/>
     <w:rsid w:val="001D2CE0"/>
+    <w:rsid w:val="001D3022"/>
     <w:rsid w:val="001D3052"/>
     <w:rsid w:val="001D3546"/>
     <w:rsid w:val="001D3594"/>
     <w:rsid w:val="001D380D"/>
     <w:rsid w:val="001D38DB"/>
     <w:rsid w:val="001D42A2"/>
     <w:rsid w:val="001D4403"/>
     <w:rsid w:val="001D4AC8"/>
     <w:rsid w:val="001D4BC6"/>
     <w:rsid w:val="001D5907"/>
     <w:rsid w:val="001D5E87"/>
     <w:rsid w:val="001D5EC6"/>
     <w:rsid w:val="001D6680"/>
     <w:rsid w:val="001D68BB"/>
     <w:rsid w:val="001D7261"/>
     <w:rsid w:val="001D7402"/>
     <w:rsid w:val="001D7630"/>
     <w:rsid w:val="001E024F"/>
     <w:rsid w:val="001E0504"/>
     <w:rsid w:val="001E09A6"/>
     <w:rsid w:val="001E15B3"/>
     <w:rsid w:val="001E19D7"/>
     <w:rsid w:val="001E1A0C"/>
     <w:rsid w:val="001E220A"/>
     <w:rsid w:val="001E2A55"/>
@@ -6222,100 +6308,102 @@
     <w:rsid w:val="00224BF8"/>
     <w:rsid w:val="0022535B"/>
     <w:rsid w:val="002258B1"/>
     <w:rsid w:val="00225933"/>
     <w:rsid w:val="002259F4"/>
     <w:rsid w:val="00225DD6"/>
     <w:rsid w:val="00225F9C"/>
     <w:rsid w:val="00225FE6"/>
     <w:rsid w:val="00226471"/>
     <w:rsid w:val="002274AE"/>
     <w:rsid w:val="00227D4E"/>
     <w:rsid w:val="00227E52"/>
     <w:rsid w:val="00227F8E"/>
     <w:rsid w:val="00230691"/>
     <w:rsid w:val="00230C88"/>
     <w:rsid w:val="00230CFC"/>
     <w:rsid w:val="00230DE3"/>
     <w:rsid w:val="00230E50"/>
     <w:rsid w:val="00231ABC"/>
     <w:rsid w:val="00231E01"/>
     <w:rsid w:val="002324A8"/>
     <w:rsid w:val="00232624"/>
     <w:rsid w:val="00233005"/>
     <w:rsid w:val="00233437"/>
     <w:rsid w:val="002344B2"/>
+    <w:rsid w:val="002349BD"/>
     <w:rsid w:val="00234EEC"/>
     <w:rsid w:val="00235236"/>
     <w:rsid w:val="00235291"/>
     <w:rsid w:val="00235399"/>
     <w:rsid w:val="002353F8"/>
     <w:rsid w:val="00235740"/>
     <w:rsid w:val="00236121"/>
     <w:rsid w:val="0023625F"/>
     <w:rsid w:val="002366FE"/>
     <w:rsid w:val="002369BB"/>
     <w:rsid w:val="00236B58"/>
     <w:rsid w:val="00236BF0"/>
     <w:rsid w:val="0023770A"/>
     <w:rsid w:val="00237D3D"/>
     <w:rsid w:val="00237F56"/>
     <w:rsid w:val="002404D9"/>
     <w:rsid w:val="00240A91"/>
     <w:rsid w:val="002415C0"/>
     <w:rsid w:val="002417BC"/>
     <w:rsid w:val="0024194A"/>
     <w:rsid w:val="00241B35"/>
     <w:rsid w:val="00241B49"/>
     <w:rsid w:val="00242AEE"/>
     <w:rsid w:val="002433DA"/>
     <w:rsid w:val="002435E1"/>
     <w:rsid w:val="002436B6"/>
     <w:rsid w:val="002443AB"/>
     <w:rsid w:val="00244415"/>
     <w:rsid w:val="00244BBA"/>
     <w:rsid w:val="0024516B"/>
     <w:rsid w:val="00245D1B"/>
     <w:rsid w:val="00246098"/>
     <w:rsid w:val="00246940"/>
     <w:rsid w:val="002469F1"/>
     <w:rsid w:val="00246B3B"/>
     <w:rsid w:val="00246BFD"/>
     <w:rsid w:val="00246C32"/>
     <w:rsid w:val="002471BE"/>
     <w:rsid w:val="00247BBB"/>
     <w:rsid w:val="00247FF6"/>
     <w:rsid w:val="00250081"/>
     <w:rsid w:val="00250115"/>
     <w:rsid w:val="00250561"/>
     <w:rsid w:val="002520C9"/>
     <w:rsid w:val="002527B6"/>
     <w:rsid w:val="002528AF"/>
     <w:rsid w:val="0025342F"/>
     <w:rsid w:val="00253751"/>
     <w:rsid w:val="002539EB"/>
     <w:rsid w:val="00254397"/>
+    <w:rsid w:val="002544B8"/>
     <w:rsid w:val="002544B9"/>
     <w:rsid w:val="00254CF5"/>
     <w:rsid w:val="00255FA3"/>
     <w:rsid w:val="00256315"/>
     <w:rsid w:val="0025656A"/>
     <w:rsid w:val="002566D5"/>
     <w:rsid w:val="0025688F"/>
     <w:rsid w:val="00257BBA"/>
     <w:rsid w:val="00257E17"/>
     <w:rsid w:val="00262072"/>
     <w:rsid w:val="002621D4"/>
     <w:rsid w:val="002622A7"/>
     <w:rsid w:val="002623F6"/>
     <w:rsid w:val="00262A3E"/>
     <w:rsid w:val="00262C85"/>
     <w:rsid w:val="00262E6E"/>
     <w:rsid w:val="00262F00"/>
     <w:rsid w:val="002630B0"/>
     <w:rsid w:val="0026379F"/>
     <w:rsid w:val="00263A2C"/>
     <w:rsid w:val="002641B7"/>
     <w:rsid w:val="002647D1"/>
     <w:rsid w:val="00264A47"/>
     <w:rsid w:val="00265412"/>
     <w:rsid w:val="002654F7"/>
@@ -6349,82 +6437,84 @@
     <w:rsid w:val="002778BE"/>
     <w:rsid w:val="00280E45"/>
     <w:rsid w:val="002811D0"/>
     <w:rsid w:val="0028132F"/>
     <w:rsid w:val="002828D4"/>
     <w:rsid w:val="00283384"/>
     <w:rsid w:val="002836F4"/>
     <w:rsid w:val="00284469"/>
     <w:rsid w:val="002844EA"/>
     <w:rsid w:val="002848AB"/>
     <w:rsid w:val="00284A50"/>
     <w:rsid w:val="002852DD"/>
     <w:rsid w:val="00285BAA"/>
     <w:rsid w:val="002863D7"/>
     <w:rsid w:val="0028653F"/>
     <w:rsid w:val="00286F35"/>
     <w:rsid w:val="002875FF"/>
     <w:rsid w:val="002878F5"/>
     <w:rsid w:val="00287A80"/>
     <w:rsid w:val="00287FAD"/>
     <w:rsid w:val="0029001A"/>
     <w:rsid w:val="00290E6A"/>
     <w:rsid w:val="00290FE7"/>
     <w:rsid w:val="00291014"/>
     <w:rsid w:val="00291295"/>
+    <w:rsid w:val="00291515"/>
     <w:rsid w:val="002915CF"/>
     <w:rsid w:val="00291B06"/>
     <w:rsid w:val="002922FB"/>
     <w:rsid w:val="002928D6"/>
     <w:rsid w:val="002931E8"/>
     <w:rsid w:val="00293AD1"/>
     <w:rsid w:val="0029403A"/>
     <w:rsid w:val="00294300"/>
     <w:rsid w:val="002943C6"/>
     <w:rsid w:val="002944D9"/>
     <w:rsid w:val="00294A13"/>
     <w:rsid w:val="0029573A"/>
     <w:rsid w:val="00295EB4"/>
     <w:rsid w:val="002967B2"/>
     <w:rsid w:val="00296A91"/>
     <w:rsid w:val="00296E5B"/>
     <w:rsid w:val="00297140"/>
     <w:rsid w:val="0029753D"/>
     <w:rsid w:val="00297647"/>
     <w:rsid w:val="00297D83"/>
     <w:rsid w:val="002A0204"/>
     <w:rsid w:val="002A0377"/>
     <w:rsid w:val="002A04E4"/>
     <w:rsid w:val="002A069B"/>
     <w:rsid w:val="002A1DEF"/>
     <w:rsid w:val="002A3034"/>
     <w:rsid w:val="002A315E"/>
     <w:rsid w:val="002A345C"/>
     <w:rsid w:val="002A3C2C"/>
     <w:rsid w:val="002A3EC1"/>
     <w:rsid w:val="002A4880"/>
     <w:rsid w:val="002A4C1D"/>
+    <w:rsid w:val="002A4E08"/>
     <w:rsid w:val="002A4E8C"/>
     <w:rsid w:val="002A4FEB"/>
     <w:rsid w:val="002A547D"/>
     <w:rsid w:val="002A55B3"/>
     <w:rsid w:val="002A6271"/>
     <w:rsid w:val="002A71FA"/>
     <w:rsid w:val="002A744D"/>
     <w:rsid w:val="002A74E5"/>
     <w:rsid w:val="002A7567"/>
     <w:rsid w:val="002A75F5"/>
     <w:rsid w:val="002A7955"/>
     <w:rsid w:val="002A797A"/>
     <w:rsid w:val="002A7CF2"/>
     <w:rsid w:val="002B02A5"/>
     <w:rsid w:val="002B094F"/>
     <w:rsid w:val="002B1071"/>
     <w:rsid w:val="002B1144"/>
     <w:rsid w:val="002B1EDE"/>
     <w:rsid w:val="002B228F"/>
     <w:rsid w:val="002B24BA"/>
     <w:rsid w:val="002B281F"/>
     <w:rsid w:val="002B2B6A"/>
     <w:rsid w:val="002B2D40"/>
     <w:rsid w:val="002B2F0A"/>
     <w:rsid w:val="002B301A"/>
@@ -6443,50 +6533,51 @@
     <w:rsid w:val="002C1103"/>
     <w:rsid w:val="002C1414"/>
     <w:rsid w:val="002C1646"/>
     <w:rsid w:val="002C2353"/>
     <w:rsid w:val="002C257F"/>
     <w:rsid w:val="002C2754"/>
     <w:rsid w:val="002C2BD3"/>
     <w:rsid w:val="002C2DB7"/>
     <w:rsid w:val="002C2DF2"/>
     <w:rsid w:val="002C30BD"/>
     <w:rsid w:val="002C30EB"/>
     <w:rsid w:val="002C34B7"/>
     <w:rsid w:val="002C3AC9"/>
     <w:rsid w:val="002C4114"/>
     <w:rsid w:val="002C4843"/>
     <w:rsid w:val="002C4CE4"/>
     <w:rsid w:val="002C51AB"/>
     <w:rsid w:val="002C5466"/>
     <w:rsid w:val="002C5DEC"/>
     <w:rsid w:val="002C6658"/>
     <w:rsid w:val="002C680F"/>
     <w:rsid w:val="002C6904"/>
     <w:rsid w:val="002C76B6"/>
     <w:rsid w:val="002C7CD7"/>
     <w:rsid w:val="002D0142"/>
+    <w:rsid w:val="002D0907"/>
     <w:rsid w:val="002D0A16"/>
     <w:rsid w:val="002D0A1A"/>
     <w:rsid w:val="002D0B3C"/>
     <w:rsid w:val="002D1374"/>
     <w:rsid w:val="002D1B34"/>
     <w:rsid w:val="002D24B4"/>
     <w:rsid w:val="002D2D9A"/>
     <w:rsid w:val="002D2F1E"/>
     <w:rsid w:val="002D31EB"/>
     <w:rsid w:val="002D362F"/>
     <w:rsid w:val="002D3A3A"/>
     <w:rsid w:val="002D4ABD"/>
     <w:rsid w:val="002D4F0A"/>
     <w:rsid w:val="002D5731"/>
     <w:rsid w:val="002D5F49"/>
     <w:rsid w:val="002D6468"/>
     <w:rsid w:val="002D68C8"/>
     <w:rsid w:val="002D6DE5"/>
     <w:rsid w:val="002D77B4"/>
     <w:rsid w:val="002D7FA2"/>
     <w:rsid w:val="002E079C"/>
     <w:rsid w:val="002E0CF0"/>
     <w:rsid w:val="002E11DA"/>
     <w:rsid w:val="002E14EC"/>
     <w:rsid w:val="002E1F81"/>
@@ -6580,93 +6671,95 @@
     <w:rsid w:val="00315A30"/>
     <w:rsid w:val="0031685F"/>
     <w:rsid w:val="00316AAF"/>
     <w:rsid w:val="003171CC"/>
     <w:rsid w:val="003172E1"/>
     <w:rsid w:val="00317AC5"/>
     <w:rsid w:val="00317ACD"/>
     <w:rsid w:val="003206BC"/>
     <w:rsid w:val="0032071D"/>
     <w:rsid w:val="0032097C"/>
     <w:rsid w:val="003210A7"/>
     <w:rsid w:val="0032113D"/>
     <w:rsid w:val="00321249"/>
     <w:rsid w:val="00321392"/>
     <w:rsid w:val="00321D43"/>
     <w:rsid w:val="00321D60"/>
     <w:rsid w:val="00321DCC"/>
     <w:rsid w:val="00321E74"/>
     <w:rsid w:val="00321EBB"/>
     <w:rsid w:val="003220F2"/>
     <w:rsid w:val="003222F7"/>
     <w:rsid w:val="003224A7"/>
     <w:rsid w:val="003226CC"/>
     <w:rsid w:val="00322970"/>
     <w:rsid w:val="00322BE0"/>
+    <w:rsid w:val="00322F21"/>
     <w:rsid w:val="00322F71"/>
     <w:rsid w:val="00323417"/>
     <w:rsid w:val="0032401D"/>
     <w:rsid w:val="0032405D"/>
     <w:rsid w:val="003240A5"/>
     <w:rsid w:val="003242C8"/>
     <w:rsid w:val="003244D1"/>
     <w:rsid w:val="00324511"/>
     <w:rsid w:val="003248AC"/>
     <w:rsid w:val="00324CA1"/>
     <w:rsid w:val="00325774"/>
     <w:rsid w:val="00325816"/>
     <w:rsid w:val="0032665E"/>
     <w:rsid w:val="003267E3"/>
     <w:rsid w:val="00326E2B"/>
     <w:rsid w:val="00326FD9"/>
     <w:rsid w:val="0032704E"/>
     <w:rsid w:val="00327078"/>
     <w:rsid w:val="00327658"/>
     <w:rsid w:val="0032773D"/>
     <w:rsid w:val="00327780"/>
     <w:rsid w:val="00327CD4"/>
     <w:rsid w:val="003303A1"/>
     <w:rsid w:val="003306BB"/>
     <w:rsid w:val="00330A3B"/>
     <w:rsid w:val="003313E4"/>
     <w:rsid w:val="003318E4"/>
     <w:rsid w:val="00331C0A"/>
     <w:rsid w:val="0033245B"/>
     <w:rsid w:val="003325F4"/>
     <w:rsid w:val="00332BA1"/>
     <w:rsid w:val="0033335B"/>
     <w:rsid w:val="00333B25"/>
     <w:rsid w:val="0033417E"/>
     <w:rsid w:val="003344DC"/>
     <w:rsid w:val="00334B9B"/>
     <w:rsid w:val="00335802"/>
     <w:rsid w:val="00336A31"/>
     <w:rsid w:val="003372CC"/>
     <w:rsid w:val="0034013C"/>
     <w:rsid w:val="00340AAE"/>
     <w:rsid w:val="003410D3"/>
     <w:rsid w:val="0034150E"/>
+    <w:rsid w:val="003418F5"/>
     <w:rsid w:val="00341D53"/>
     <w:rsid w:val="00341E58"/>
     <w:rsid w:val="00341F56"/>
     <w:rsid w:val="0034284C"/>
     <w:rsid w:val="0034326A"/>
     <w:rsid w:val="00343660"/>
     <w:rsid w:val="0034389C"/>
     <w:rsid w:val="0034448D"/>
     <w:rsid w:val="003446F6"/>
     <w:rsid w:val="003447A8"/>
     <w:rsid w:val="00344DDD"/>
     <w:rsid w:val="003457FA"/>
     <w:rsid w:val="00345DB9"/>
     <w:rsid w:val="00345EA7"/>
     <w:rsid w:val="00346724"/>
     <w:rsid w:val="003467D6"/>
     <w:rsid w:val="003507BF"/>
     <w:rsid w:val="00350EEF"/>
     <w:rsid w:val="003522C9"/>
     <w:rsid w:val="00352A41"/>
     <w:rsid w:val="00352DE9"/>
     <w:rsid w:val="00352EAD"/>
     <w:rsid w:val="00352FD3"/>
     <w:rsid w:val="003531A3"/>
     <w:rsid w:val="003531D5"/>
@@ -6697,108 +6790,111 @@
     <w:rsid w:val="003641F6"/>
     <w:rsid w:val="00364456"/>
     <w:rsid w:val="003644AE"/>
     <w:rsid w:val="00364994"/>
     <w:rsid w:val="00364B7C"/>
     <w:rsid w:val="00364DB9"/>
     <w:rsid w:val="0036526F"/>
     <w:rsid w:val="00366E2D"/>
     <w:rsid w:val="00366F35"/>
     <w:rsid w:val="0036721E"/>
     <w:rsid w:val="00367458"/>
     <w:rsid w:val="00367BC5"/>
     <w:rsid w:val="00367F78"/>
     <w:rsid w:val="0037052E"/>
     <w:rsid w:val="003706CA"/>
     <w:rsid w:val="003716F3"/>
     <w:rsid w:val="003716FE"/>
     <w:rsid w:val="003717DF"/>
     <w:rsid w:val="00371C19"/>
     <w:rsid w:val="00371EEA"/>
     <w:rsid w:val="00373BE9"/>
     <w:rsid w:val="00373C44"/>
     <w:rsid w:val="00374462"/>
     <w:rsid w:val="00374D65"/>
     <w:rsid w:val="003756E0"/>
+    <w:rsid w:val="0037706A"/>
     <w:rsid w:val="0037724C"/>
     <w:rsid w:val="003774C7"/>
     <w:rsid w:val="00377B4C"/>
     <w:rsid w:val="00377D74"/>
     <w:rsid w:val="0038029C"/>
     <w:rsid w:val="00380599"/>
     <w:rsid w:val="003808DE"/>
     <w:rsid w:val="0038172C"/>
     <w:rsid w:val="0038209B"/>
     <w:rsid w:val="00382119"/>
     <w:rsid w:val="00382354"/>
     <w:rsid w:val="00382C34"/>
     <w:rsid w:val="00383847"/>
     <w:rsid w:val="00383929"/>
     <w:rsid w:val="00383BD1"/>
     <w:rsid w:val="00383F9F"/>
     <w:rsid w:val="00384248"/>
     <w:rsid w:val="00384675"/>
     <w:rsid w:val="00384F35"/>
     <w:rsid w:val="003857D7"/>
     <w:rsid w:val="00385CD9"/>
     <w:rsid w:val="00385E60"/>
     <w:rsid w:val="00386058"/>
     <w:rsid w:val="00386F50"/>
     <w:rsid w:val="003873AD"/>
     <w:rsid w:val="003876C6"/>
     <w:rsid w:val="00387D0E"/>
     <w:rsid w:val="00390112"/>
     <w:rsid w:val="0039093B"/>
+    <w:rsid w:val="0039102B"/>
     <w:rsid w:val="00391098"/>
     <w:rsid w:val="00391366"/>
     <w:rsid w:val="00392092"/>
     <w:rsid w:val="00393CB2"/>
     <w:rsid w:val="003949EE"/>
     <w:rsid w:val="00394E86"/>
     <w:rsid w:val="00395B68"/>
     <w:rsid w:val="00395E15"/>
     <w:rsid w:val="003962AE"/>
     <w:rsid w:val="003962B4"/>
     <w:rsid w:val="003962E1"/>
     <w:rsid w:val="00396931"/>
     <w:rsid w:val="00396AB8"/>
     <w:rsid w:val="00396AF5"/>
     <w:rsid w:val="003976DC"/>
     <w:rsid w:val="003978C6"/>
     <w:rsid w:val="00397E32"/>
     <w:rsid w:val="003A11AA"/>
     <w:rsid w:val="003A1493"/>
     <w:rsid w:val="003A14D6"/>
     <w:rsid w:val="003A1549"/>
     <w:rsid w:val="003A15A4"/>
     <w:rsid w:val="003A1997"/>
     <w:rsid w:val="003A1A93"/>
     <w:rsid w:val="003A2113"/>
     <w:rsid w:val="003A22A5"/>
     <w:rsid w:val="003A2B9A"/>
     <w:rsid w:val="003A30DF"/>
     <w:rsid w:val="003A35A6"/>
+    <w:rsid w:val="003A3889"/>
     <w:rsid w:val="003A4374"/>
     <w:rsid w:val="003A45BA"/>
     <w:rsid w:val="003A49A6"/>
     <w:rsid w:val="003A4EDE"/>
     <w:rsid w:val="003A4FB9"/>
     <w:rsid w:val="003A4FF5"/>
     <w:rsid w:val="003A5023"/>
     <w:rsid w:val="003A5575"/>
     <w:rsid w:val="003A5AB1"/>
     <w:rsid w:val="003A63BC"/>
     <w:rsid w:val="003A6AB9"/>
     <w:rsid w:val="003A7739"/>
     <w:rsid w:val="003A7AFA"/>
     <w:rsid w:val="003A7EA1"/>
     <w:rsid w:val="003B05E7"/>
     <w:rsid w:val="003B0723"/>
     <w:rsid w:val="003B07DB"/>
     <w:rsid w:val="003B0865"/>
     <w:rsid w:val="003B0997"/>
     <w:rsid w:val="003B0C4F"/>
     <w:rsid w:val="003B0FB8"/>
     <w:rsid w:val="003B15FD"/>
     <w:rsid w:val="003B1A88"/>
     <w:rsid w:val="003B1B6F"/>
     <w:rsid w:val="003B1BD4"/>
@@ -6926,50 +7022,51 @@
     <w:rsid w:val="003F43BA"/>
     <w:rsid w:val="003F5012"/>
     <w:rsid w:val="003F5302"/>
     <w:rsid w:val="003F55A5"/>
     <w:rsid w:val="003F6239"/>
     <w:rsid w:val="003F62FB"/>
     <w:rsid w:val="003F63B3"/>
     <w:rsid w:val="003F6A10"/>
     <w:rsid w:val="003F6B18"/>
     <w:rsid w:val="003F6D44"/>
     <w:rsid w:val="003F7BFE"/>
     <w:rsid w:val="0040041B"/>
     <w:rsid w:val="0040044E"/>
     <w:rsid w:val="0040064F"/>
     <w:rsid w:val="00401CDE"/>
     <w:rsid w:val="0040345E"/>
     <w:rsid w:val="004035B2"/>
     <w:rsid w:val="004042E4"/>
     <w:rsid w:val="00404FC5"/>
     <w:rsid w:val="00404FD9"/>
     <w:rsid w:val="00405033"/>
     <w:rsid w:val="004057E1"/>
     <w:rsid w:val="00406A4D"/>
     <w:rsid w:val="004073C5"/>
     <w:rsid w:val="004074E2"/>
+    <w:rsid w:val="00407971"/>
     <w:rsid w:val="00407A50"/>
     <w:rsid w:val="00407D74"/>
     <w:rsid w:val="004101C7"/>
     <w:rsid w:val="004103BA"/>
     <w:rsid w:val="00410B07"/>
     <w:rsid w:val="00410DD2"/>
     <w:rsid w:val="00411C30"/>
     <w:rsid w:val="004122E2"/>
     <w:rsid w:val="00412693"/>
     <w:rsid w:val="004126EF"/>
     <w:rsid w:val="004129F8"/>
     <w:rsid w:val="0041323D"/>
     <w:rsid w:val="00414014"/>
     <w:rsid w:val="004145BF"/>
     <w:rsid w:val="004145E0"/>
     <w:rsid w:val="00414EE9"/>
     <w:rsid w:val="004151B8"/>
     <w:rsid w:val="004152E5"/>
     <w:rsid w:val="004153D2"/>
     <w:rsid w:val="00415D14"/>
     <w:rsid w:val="004161AF"/>
     <w:rsid w:val="004168E2"/>
     <w:rsid w:val="00416BC6"/>
     <w:rsid w:val="00416EE6"/>
     <w:rsid w:val="00417550"/>
@@ -7188,107 +7285,110 @@
     <w:rsid w:val="004A090B"/>
     <w:rsid w:val="004A0CA7"/>
     <w:rsid w:val="004A12C2"/>
     <w:rsid w:val="004A1E90"/>
     <w:rsid w:val="004A270D"/>
     <w:rsid w:val="004A4302"/>
     <w:rsid w:val="004A4434"/>
     <w:rsid w:val="004A491C"/>
     <w:rsid w:val="004A498D"/>
     <w:rsid w:val="004A4AEB"/>
     <w:rsid w:val="004A4DD3"/>
     <w:rsid w:val="004A4FCD"/>
     <w:rsid w:val="004A5BCF"/>
     <w:rsid w:val="004A5EAF"/>
     <w:rsid w:val="004A6FC2"/>
     <w:rsid w:val="004A7195"/>
     <w:rsid w:val="004A77A8"/>
     <w:rsid w:val="004A79AC"/>
     <w:rsid w:val="004B05E2"/>
     <w:rsid w:val="004B19F0"/>
     <w:rsid w:val="004B1F9D"/>
     <w:rsid w:val="004B23E0"/>
     <w:rsid w:val="004B26C8"/>
     <w:rsid w:val="004B29E5"/>
     <w:rsid w:val="004B2D85"/>
+    <w:rsid w:val="004B3218"/>
     <w:rsid w:val="004B33A2"/>
     <w:rsid w:val="004B354D"/>
     <w:rsid w:val="004B39D5"/>
     <w:rsid w:val="004B4054"/>
     <w:rsid w:val="004B4257"/>
     <w:rsid w:val="004B4558"/>
     <w:rsid w:val="004B4575"/>
     <w:rsid w:val="004B483F"/>
     <w:rsid w:val="004B4F02"/>
     <w:rsid w:val="004B509E"/>
     <w:rsid w:val="004B55AA"/>
     <w:rsid w:val="004B5BE8"/>
     <w:rsid w:val="004B66D9"/>
     <w:rsid w:val="004B6F00"/>
     <w:rsid w:val="004B6FB5"/>
     <w:rsid w:val="004B7653"/>
     <w:rsid w:val="004B7921"/>
     <w:rsid w:val="004C009F"/>
     <w:rsid w:val="004C019B"/>
     <w:rsid w:val="004C0314"/>
     <w:rsid w:val="004C0375"/>
     <w:rsid w:val="004C044E"/>
     <w:rsid w:val="004C09E5"/>
     <w:rsid w:val="004C0B32"/>
+    <w:rsid w:val="004C0FDC"/>
     <w:rsid w:val="004C2591"/>
     <w:rsid w:val="004C2941"/>
     <w:rsid w:val="004C2D67"/>
     <w:rsid w:val="004C3142"/>
     <w:rsid w:val="004C3567"/>
     <w:rsid w:val="004C3B69"/>
     <w:rsid w:val="004C3D5A"/>
     <w:rsid w:val="004C4B8B"/>
     <w:rsid w:val="004C5065"/>
     <w:rsid w:val="004C5168"/>
     <w:rsid w:val="004C51C2"/>
     <w:rsid w:val="004C5FC2"/>
     <w:rsid w:val="004C6995"/>
     <w:rsid w:val="004C6A44"/>
     <w:rsid w:val="004C6BCD"/>
     <w:rsid w:val="004C7C68"/>
     <w:rsid w:val="004D01F9"/>
     <w:rsid w:val="004D052D"/>
     <w:rsid w:val="004D0842"/>
     <w:rsid w:val="004D0B8A"/>
     <w:rsid w:val="004D0FA3"/>
     <w:rsid w:val="004D12A5"/>
     <w:rsid w:val="004D1DB4"/>
     <w:rsid w:val="004D20E7"/>
     <w:rsid w:val="004D22D7"/>
     <w:rsid w:val="004D3CE0"/>
     <w:rsid w:val="004D4339"/>
     <w:rsid w:val="004D46C3"/>
     <w:rsid w:val="004D4AAE"/>
     <w:rsid w:val="004D4BF7"/>
     <w:rsid w:val="004D54EE"/>
     <w:rsid w:val="004D6471"/>
     <w:rsid w:val="004D64B8"/>
+    <w:rsid w:val="004D6624"/>
     <w:rsid w:val="004D6BC7"/>
     <w:rsid w:val="004D6C15"/>
     <w:rsid w:val="004D6E11"/>
     <w:rsid w:val="004D7462"/>
     <w:rsid w:val="004D7A2C"/>
     <w:rsid w:val="004D7F91"/>
     <w:rsid w:val="004E0625"/>
     <w:rsid w:val="004E0E26"/>
     <w:rsid w:val="004E1CF0"/>
     <w:rsid w:val="004E2B66"/>
     <w:rsid w:val="004E2D00"/>
     <w:rsid w:val="004E3989"/>
     <w:rsid w:val="004E3CBC"/>
     <w:rsid w:val="004E4220"/>
     <w:rsid w:val="004E4855"/>
     <w:rsid w:val="004E4ABD"/>
     <w:rsid w:val="004E4E29"/>
     <w:rsid w:val="004E4EC1"/>
     <w:rsid w:val="004E4EC4"/>
     <w:rsid w:val="004E581B"/>
     <w:rsid w:val="004E5A48"/>
     <w:rsid w:val="004E5CC2"/>
     <w:rsid w:val="004E5CDC"/>
     <w:rsid w:val="004E6444"/>
     <w:rsid w:val="004E6B81"/>
@@ -7346,50 +7446,51 @@
     <w:rsid w:val="005140F7"/>
     <w:rsid w:val="005141D5"/>
     <w:rsid w:val="00514EEE"/>
     <w:rsid w:val="00515024"/>
     <w:rsid w:val="005150F8"/>
     <w:rsid w:val="005154BC"/>
     <w:rsid w:val="00515993"/>
     <w:rsid w:val="005161EC"/>
     <w:rsid w:val="005164AB"/>
     <w:rsid w:val="0051676A"/>
     <w:rsid w:val="00516937"/>
     <w:rsid w:val="00516ACE"/>
     <w:rsid w:val="00516D37"/>
     <w:rsid w:val="00516FB1"/>
     <w:rsid w:val="005179D6"/>
     <w:rsid w:val="00520679"/>
     <w:rsid w:val="00520873"/>
     <w:rsid w:val="0052109F"/>
     <w:rsid w:val="00521218"/>
     <w:rsid w:val="0052161B"/>
     <w:rsid w:val="0052171D"/>
     <w:rsid w:val="00521BA0"/>
     <w:rsid w:val="00522106"/>
     <w:rsid w:val="00522C60"/>
     <w:rsid w:val="00523330"/>
+    <w:rsid w:val="00523B89"/>
     <w:rsid w:val="00523C03"/>
     <w:rsid w:val="00523FB3"/>
     <w:rsid w:val="00524944"/>
     <w:rsid w:val="00524F0D"/>
     <w:rsid w:val="005266CE"/>
     <w:rsid w:val="00526B7C"/>
     <w:rsid w:val="0052737F"/>
     <w:rsid w:val="00527FFE"/>
     <w:rsid w:val="005305C9"/>
     <w:rsid w:val="0053097B"/>
     <w:rsid w:val="00530C62"/>
     <w:rsid w:val="00530DCB"/>
     <w:rsid w:val="0053145B"/>
     <w:rsid w:val="0053224C"/>
     <w:rsid w:val="00532565"/>
     <w:rsid w:val="00532BD7"/>
     <w:rsid w:val="00532FEE"/>
     <w:rsid w:val="00533320"/>
     <w:rsid w:val="005335F7"/>
     <w:rsid w:val="0053410A"/>
     <w:rsid w:val="00534A80"/>
     <w:rsid w:val="00534BE4"/>
     <w:rsid w:val="00534DF1"/>
     <w:rsid w:val="00534E53"/>
     <w:rsid w:val="0053645B"/>
@@ -7435,215 +7536,222 @@
     <w:rsid w:val="00551D5C"/>
     <w:rsid w:val="00552176"/>
     <w:rsid w:val="0055240B"/>
     <w:rsid w:val="00552A70"/>
     <w:rsid w:val="0055341F"/>
     <w:rsid w:val="005535B6"/>
     <w:rsid w:val="005538B3"/>
     <w:rsid w:val="00553EC8"/>
     <w:rsid w:val="00554DC3"/>
     <w:rsid w:val="0055521A"/>
     <w:rsid w:val="0055558B"/>
     <w:rsid w:val="00556331"/>
     <w:rsid w:val="005569B6"/>
     <w:rsid w:val="005569F7"/>
     <w:rsid w:val="00556CB0"/>
     <w:rsid w:val="0055707C"/>
     <w:rsid w:val="005601C3"/>
     <w:rsid w:val="00560791"/>
     <w:rsid w:val="00560C00"/>
     <w:rsid w:val="00561295"/>
     <w:rsid w:val="00561BD9"/>
     <w:rsid w:val="00561CCF"/>
     <w:rsid w:val="005622E6"/>
     <w:rsid w:val="005627C6"/>
     <w:rsid w:val="00562B1D"/>
+    <w:rsid w:val="00562E4B"/>
     <w:rsid w:val="00562F89"/>
     <w:rsid w:val="00563099"/>
     <w:rsid w:val="005632CE"/>
     <w:rsid w:val="005637D0"/>
     <w:rsid w:val="005638E2"/>
     <w:rsid w:val="00564C87"/>
     <w:rsid w:val="00564DA0"/>
     <w:rsid w:val="00564E71"/>
     <w:rsid w:val="00564F21"/>
     <w:rsid w:val="00565A85"/>
     <w:rsid w:val="00565A92"/>
     <w:rsid w:val="00565D0F"/>
     <w:rsid w:val="0056600E"/>
     <w:rsid w:val="005660D0"/>
     <w:rsid w:val="0056618B"/>
     <w:rsid w:val="00566633"/>
     <w:rsid w:val="00566D4C"/>
+    <w:rsid w:val="00566E90"/>
     <w:rsid w:val="00566F6B"/>
     <w:rsid w:val="00567414"/>
     <w:rsid w:val="0056757B"/>
     <w:rsid w:val="005677E4"/>
     <w:rsid w:val="00567FEF"/>
     <w:rsid w:val="005705BE"/>
     <w:rsid w:val="00571397"/>
     <w:rsid w:val="0057188A"/>
     <w:rsid w:val="00571B7E"/>
     <w:rsid w:val="00572202"/>
     <w:rsid w:val="005729FF"/>
     <w:rsid w:val="0057366C"/>
     <w:rsid w:val="00573C1F"/>
     <w:rsid w:val="005740A9"/>
     <w:rsid w:val="00574515"/>
     <w:rsid w:val="00574729"/>
     <w:rsid w:val="00574EAD"/>
     <w:rsid w:val="00575090"/>
     <w:rsid w:val="005751EE"/>
     <w:rsid w:val="00575D05"/>
     <w:rsid w:val="00576663"/>
     <w:rsid w:val="00576BFF"/>
     <w:rsid w:val="00576EF2"/>
     <w:rsid w:val="00576F07"/>
     <w:rsid w:val="00576FA5"/>
     <w:rsid w:val="0057704A"/>
     <w:rsid w:val="005773FB"/>
     <w:rsid w:val="00577509"/>
     <w:rsid w:val="005801B6"/>
     <w:rsid w:val="005805AA"/>
     <w:rsid w:val="00580669"/>
     <w:rsid w:val="005808F3"/>
     <w:rsid w:val="00580C08"/>
     <w:rsid w:val="005812F2"/>
     <w:rsid w:val="005816A7"/>
     <w:rsid w:val="00581A2F"/>
     <w:rsid w:val="005822B2"/>
     <w:rsid w:val="005823BF"/>
     <w:rsid w:val="0058278F"/>
     <w:rsid w:val="00582D32"/>
     <w:rsid w:val="00582DD7"/>
     <w:rsid w:val="005830F2"/>
     <w:rsid w:val="00583352"/>
+    <w:rsid w:val="005834DB"/>
     <w:rsid w:val="0058352D"/>
     <w:rsid w:val="005839EE"/>
     <w:rsid w:val="00584328"/>
     <w:rsid w:val="005843ED"/>
     <w:rsid w:val="005846C3"/>
     <w:rsid w:val="0058471C"/>
     <w:rsid w:val="00584C95"/>
     <w:rsid w:val="00585320"/>
     <w:rsid w:val="005855C9"/>
     <w:rsid w:val="0058578A"/>
     <w:rsid w:val="00585A1C"/>
     <w:rsid w:val="00585CFC"/>
     <w:rsid w:val="00586049"/>
     <w:rsid w:val="005862D8"/>
     <w:rsid w:val="00587667"/>
     <w:rsid w:val="005876B9"/>
     <w:rsid w:val="00587BA7"/>
     <w:rsid w:val="00587CA1"/>
     <w:rsid w:val="005902C7"/>
     <w:rsid w:val="00590538"/>
     <w:rsid w:val="00590FB0"/>
     <w:rsid w:val="005914CC"/>
     <w:rsid w:val="00591AE2"/>
     <w:rsid w:val="00591C29"/>
     <w:rsid w:val="0059285F"/>
     <w:rsid w:val="00592870"/>
     <w:rsid w:val="00592C3D"/>
     <w:rsid w:val="00593055"/>
     <w:rsid w:val="00593657"/>
     <w:rsid w:val="0059366B"/>
     <w:rsid w:val="00593FC6"/>
     <w:rsid w:val="0059413D"/>
     <w:rsid w:val="0059462E"/>
     <w:rsid w:val="0059489A"/>
     <w:rsid w:val="005951AB"/>
     <w:rsid w:val="00595AED"/>
     <w:rsid w:val="00596891"/>
     <w:rsid w:val="00596DBE"/>
     <w:rsid w:val="00596F67"/>
     <w:rsid w:val="0059729D"/>
     <w:rsid w:val="00597A91"/>
     <w:rsid w:val="0059EE0B"/>
     <w:rsid w:val="005A01C7"/>
     <w:rsid w:val="005A0220"/>
     <w:rsid w:val="005A1549"/>
     <w:rsid w:val="005A1C31"/>
     <w:rsid w:val="005A2FE9"/>
     <w:rsid w:val="005A3A09"/>
     <w:rsid w:val="005A3F79"/>
     <w:rsid w:val="005A4A14"/>
+    <w:rsid w:val="005A4A8F"/>
     <w:rsid w:val="005A4B13"/>
     <w:rsid w:val="005A4B51"/>
     <w:rsid w:val="005A4BCA"/>
     <w:rsid w:val="005A523F"/>
     <w:rsid w:val="005A52EC"/>
     <w:rsid w:val="005A57FA"/>
     <w:rsid w:val="005A625B"/>
     <w:rsid w:val="005A636D"/>
     <w:rsid w:val="005A65BD"/>
     <w:rsid w:val="005A6838"/>
     <w:rsid w:val="005A6C60"/>
     <w:rsid w:val="005A7CA5"/>
     <w:rsid w:val="005A7D79"/>
     <w:rsid w:val="005A7FEE"/>
     <w:rsid w:val="005B01F4"/>
     <w:rsid w:val="005B025B"/>
     <w:rsid w:val="005B03B9"/>
     <w:rsid w:val="005B0411"/>
     <w:rsid w:val="005B054F"/>
     <w:rsid w:val="005B07AC"/>
     <w:rsid w:val="005B180E"/>
     <w:rsid w:val="005B23EB"/>
     <w:rsid w:val="005B2BFA"/>
     <w:rsid w:val="005B2C43"/>
     <w:rsid w:val="005B39AA"/>
     <w:rsid w:val="005B3A27"/>
     <w:rsid w:val="005B3CEF"/>
     <w:rsid w:val="005B484F"/>
     <w:rsid w:val="005B4B2C"/>
     <w:rsid w:val="005B4D74"/>
     <w:rsid w:val="005B4EFC"/>
     <w:rsid w:val="005B58F0"/>
     <w:rsid w:val="005B5ADD"/>
     <w:rsid w:val="005B61D6"/>
     <w:rsid w:val="005B7221"/>
     <w:rsid w:val="005B73DF"/>
     <w:rsid w:val="005B73FA"/>
     <w:rsid w:val="005B7E95"/>
     <w:rsid w:val="005C0102"/>
     <w:rsid w:val="005C07B0"/>
     <w:rsid w:val="005C1530"/>
     <w:rsid w:val="005C1B4C"/>
     <w:rsid w:val="005C2374"/>
     <w:rsid w:val="005C2489"/>
     <w:rsid w:val="005C2665"/>
     <w:rsid w:val="005C2AD9"/>
+    <w:rsid w:val="005C3470"/>
     <w:rsid w:val="005C4269"/>
     <w:rsid w:val="005C5A49"/>
+    <w:rsid w:val="005C67D3"/>
     <w:rsid w:val="005C6976"/>
     <w:rsid w:val="005C6AC8"/>
     <w:rsid w:val="005C6C32"/>
     <w:rsid w:val="005C7180"/>
     <w:rsid w:val="005C7524"/>
     <w:rsid w:val="005C793C"/>
     <w:rsid w:val="005C7993"/>
+    <w:rsid w:val="005C7D3A"/>
     <w:rsid w:val="005D0E5B"/>
     <w:rsid w:val="005D1B40"/>
     <w:rsid w:val="005D1F22"/>
     <w:rsid w:val="005D2917"/>
     <w:rsid w:val="005D3617"/>
     <w:rsid w:val="005D3842"/>
     <w:rsid w:val="005D432D"/>
     <w:rsid w:val="005D4A57"/>
     <w:rsid w:val="005D4B4E"/>
     <w:rsid w:val="005D5228"/>
     <w:rsid w:val="005D55B9"/>
     <w:rsid w:val="005D56E0"/>
     <w:rsid w:val="005D5799"/>
     <w:rsid w:val="005D59E0"/>
     <w:rsid w:val="005D5F62"/>
     <w:rsid w:val="005D6153"/>
     <w:rsid w:val="005D643D"/>
     <w:rsid w:val="005D650C"/>
     <w:rsid w:val="005D65FA"/>
     <w:rsid w:val="005D6787"/>
     <w:rsid w:val="005D6B7D"/>
     <w:rsid w:val="005D6EEC"/>
     <w:rsid w:val="005D7198"/>
     <w:rsid w:val="005D7200"/>
     <w:rsid w:val="005D7593"/>
@@ -7680,74 +7788,76 @@
     <w:rsid w:val="005F184A"/>
     <w:rsid w:val="005F1F01"/>
     <w:rsid w:val="005F2066"/>
     <w:rsid w:val="005F3085"/>
     <w:rsid w:val="005F30A8"/>
     <w:rsid w:val="005F378E"/>
     <w:rsid w:val="005F3865"/>
     <w:rsid w:val="005F39C2"/>
     <w:rsid w:val="005F3A7A"/>
     <w:rsid w:val="005F3B1F"/>
     <w:rsid w:val="005F44EC"/>
     <w:rsid w:val="005F4F22"/>
     <w:rsid w:val="005F55A8"/>
     <w:rsid w:val="005F6029"/>
     <w:rsid w:val="005F642E"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="005F697E"/>
     <w:rsid w:val="005F69F1"/>
     <w:rsid w:val="005F6A15"/>
     <w:rsid w:val="005F713C"/>
     <w:rsid w:val="005F7280"/>
     <w:rsid w:val="0060089F"/>
     <w:rsid w:val="006012EA"/>
     <w:rsid w:val="0060140D"/>
     <w:rsid w:val="006015AB"/>
+    <w:rsid w:val="00601B05"/>
     <w:rsid w:val="00601F9B"/>
     <w:rsid w:val="0060202B"/>
     <w:rsid w:val="00602357"/>
     <w:rsid w:val="00602819"/>
     <w:rsid w:val="0060289A"/>
     <w:rsid w:val="006030E6"/>
     <w:rsid w:val="006037A7"/>
     <w:rsid w:val="00603A71"/>
     <w:rsid w:val="00603FA2"/>
     <w:rsid w:val="0060473D"/>
     <w:rsid w:val="00605BEB"/>
     <w:rsid w:val="00606274"/>
     <w:rsid w:val="0060685A"/>
     <w:rsid w:val="00606AB3"/>
     <w:rsid w:val="00606FDD"/>
     <w:rsid w:val="006071CF"/>
     <w:rsid w:val="00607226"/>
     <w:rsid w:val="00607624"/>
     <w:rsid w:val="00607DB1"/>
     <w:rsid w:val="0061036E"/>
     <w:rsid w:val="006109FF"/>
     <w:rsid w:val="00610EDE"/>
     <w:rsid w:val="0061106B"/>
     <w:rsid w:val="0061131B"/>
+    <w:rsid w:val="00611568"/>
     <w:rsid w:val="00611591"/>
     <w:rsid w:val="00611A9D"/>
     <w:rsid w:val="006128C8"/>
     <w:rsid w:val="00612B31"/>
     <w:rsid w:val="00612C0B"/>
     <w:rsid w:val="00612F64"/>
     <w:rsid w:val="00613B0A"/>
     <w:rsid w:val="00613D81"/>
     <w:rsid w:val="006147C8"/>
     <w:rsid w:val="00615813"/>
     <w:rsid w:val="00615B94"/>
     <w:rsid w:val="006160F7"/>
     <w:rsid w:val="00616863"/>
     <w:rsid w:val="00616CFC"/>
     <w:rsid w:val="00617766"/>
     <w:rsid w:val="006204CC"/>
     <w:rsid w:val="00620D05"/>
     <w:rsid w:val="006212BA"/>
     <w:rsid w:val="00621AFC"/>
     <w:rsid w:val="00621B09"/>
     <w:rsid w:val="006228A6"/>
     <w:rsid w:val="006234D5"/>
     <w:rsid w:val="006238DA"/>
     <w:rsid w:val="00623A15"/>
     <w:rsid w:val="00623A6E"/>
@@ -7807,50 +7917,51 @@
     <w:rsid w:val="00651863"/>
     <w:rsid w:val="00651B8F"/>
     <w:rsid w:val="00652111"/>
     <w:rsid w:val="00652343"/>
     <w:rsid w:val="00652574"/>
     <w:rsid w:val="006526C8"/>
     <w:rsid w:val="00652826"/>
     <w:rsid w:val="00652887"/>
     <w:rsid w:val="006531A8"/>
     <w:rsid w:val="00653425"/>
     <w:rsid w:val="006547D0"/>
     <w:rsid w:val="006553CE"/>
     <w:rsid w:val="0065552E"/>
     <w:rsid w:val="0065645C"/>
     <w:rsid w:val="00656E04"/>
     <w:rsid w:val="006571FB"/>
     <w:rsid w:val="0065755A"/>
     <w:rsid w:val="00660281"/>
     <w:rsid w:val="006605ED"/>
     <w:rsid w:val="006606D2"/>
     <w:rsid w:val="00660F03"/>
     <w:rsid w:val="006610E3"/>
     <w:rsid w:val="006610F0"/>
     <w:rsid w:val="00661888"/>
     <w:rsid w:val="0066196D"/>
+    <w:rsid w:val="00661A63"/>
     <w:rsid w:val="00661D3E"/>
     <w:rsid w:val="00662208"/>
     <w:rsid w:val="006626FB"/>
     <w:rsid w:val="00662D93"/>
     <w:rsid w:val="0066434C"/>
     <w:rsid w:val="006647EC"/>
     <w:rsid w:val="00664816"/>
     <w:rsid w:val="006651F8"/>
     <w:rsid w:val="006654C4"/>
     <w:rsid w:val="0066574A"/>
     <w:rsid w:val="00665965"/>
     <w:rsid w:val="00665D43"/>
     <w:rsid w:val="006669C8"/>
     <w:rsid w:val="006671FE"/>
     <w:rsid w:val="00667885"/>
     <w:rsid w:val="00667D62"/>
     <w:rsid w:val="006703DA"/>
     <w:rsid w:val="006706AD"/>
     <w:rsid w:val="006707B6"/>
     <w:rsid w:val="006720DA"/>
     <w:rsid w:val="00672448"/>
     <w:rsid w:val="006727FF"/>
     <w:rsid w:val="00672FD4"/>
     <w:rsid w:val="0067331C"/>
     <w:rsid w:val="006733B8"/>
@@ -7872,50 +7983,51 @@
     <w:rsid w:val="00680A36"/>
     <w:rsid w:val="00680F40"/>
     <w:rsid w:val="0068115E"/>
     <w:rsid w:val="00681880"/>
     <w:rsid w:val="0068192C"/>
     <w:rsid w:val="0068255E"/>
     <w:rsid w:val="00682CE9"/>
     <w:rsid w:val="00682D69"/>
     <w:rsid w:val="0068354E"/>
     <w:rsid w:val="00683C40"/>
     <w:rsid w:val="00684224"/>
     <w:rsid w:val="00684A50"/>
     <w:rsid w:val="0068511C"/>
     <w:rsid w:val="00685280"/>
     <w:rsid w:val="00685373"/>
     <w:rsid w:val="006853B8"/>
     <w:rsid w:val="006857E2"/>
     <w:rsid w:val="00685E11"/>
     <w:rsid w:val="00685F46"/>
     <w:rsid w:val="00686467"/>
     <w:rsid w:val="00686A46"/>
     <w:rsid w:val="0068756C"/>
     <w:rsid w:val="0069031E"/>
     <w:rsid w:val="00690978"/>
     <w:rsid w:val="00690BD6"/>
+    <w:rsid w:val="006916D2"/>
     <w:rsid w:val="006918DA"/>
     <w:rsid w:val="00691DD8"/>
     <w:rsid w:val="006920B7"/>
     <w:rsid w:val="00692422"/>
     <w:rsid w:val="00692EE6"/>
     <w:rsid w:val="00692F03"/>
     <w:rsid w:val="006931CC"/>
     <w:rsid w:val="00693260"/>
     <w:rsid w:val="0069369F"/>
     <w:rsid w:val="0069383A"/>
     <w:rsid w:val="006946C4"/>
     <w:rsid w:val="00694A24"/>
     <w:rsid w:val="0069544B"/>
     <w:rsid w:val="00695649"/>
     <w:rsid w:val="00695EAE"/>
     <w:rsid w:val="006962D2"/>
     <w:rsid w:val="006967AB"/>
     <w:rsid w:val="00696C1A"/>
     <w:rsid w:val="00696EB7"/>
     <w:rsid w:val="00697204"/>
     <w:rsid w:val="006A00CB"/>
     <w:rsid w:val="006A070D"/>
     <w:rsid w:val="006A0C4E"/>
     <w:rsid w:val="006A1D49"/>
     <w:rsid w:val="006A233E"/>
@@ -7967,50 +8079,51 @@
     <w:rsid w:val="006C3D45"/>
     <w:rsid w:val="006C43E1"/>
     <w:rsid w:val="006C46AB"/>
     <w:rsid w:val="006C493E"/>
     <w:rsid w:val="006C5008"/>
     <w:rsid w:val="006C5198"/>
     <w:rsid w:val="006C5D8C"/>
     <w:rsid w:val="006C6222"/>
     <w:rsid w:val="006C66D0"/>
     <w:rsid w:val="006C67FD"/>
     <w:rsid w:val="006C6BF9"/>
     <w:rsid w:val="006C6C31"/>
     <w:rsid w:val="006C6D03"/>
     <w:rsid w:val="006C6FA9"/>
     <w:rsid w:val="006C77A3"/>
     <w:rsid w:val="006C7BC7"/>
     <w:rsid w:val="006D00AE"/>
     <w:rsid w:val="006D01F3"/>
     <w:rsid w:val="006D0D4B"/>
     <w:rsid w:val="006D15C6"/>
     <w:rsid w:val="006D1D6B"/>
     <w:rsid w:val="006D275D"/>
     <w:rsid w:val="006D2866"/>
     <w:rsid w:val="006D2D14"/>
     <w:rsid w:val="006D30B0"/>
+    <w:rsid w:val="006D30B2"/>
     <w:rsid w:val="006D334C"/>
     <w:rsid w:val="006D3DF3"/>
     <w:rsid w:val="006D4578"/>
     <w:rsid w:val="006D4AE5"/>
     <w:rsid w:val="006D4FB9"/>
     <w:rsid w:val="006D5099"/>
     <w:rsid w:val="006D52B9"/>
     <w:rsid w:val="006D56BA"/>
     <w:rsid w:val="006D5859"/>
     <w:rsid w:val="006D5C97"/>
     <w:rsid w:val="006D5CF8"/>
     <w:rsid w:val="006D5EC0"/>
     <w:rsid w:val="006D63E1"/>
     <w:rsid w:val="006D6E0F"/>
     <w:rsid w:val="006D715C"/>
     <w:rsid w:val="006E03F0"/>
     <w:rsid w:val="006E04B3"/>
     <w:rsid w:val="006E04F3"/>
     <w:rsid w:val="006E0637"/>
     <w:rsid w:val="006E1727"/>
     <w:rsid w:val="006E1D18"/>
     <w:rsid w:val="006E222B"/>
     <w:rsid w:val="006E2922"/>
     <w:rsid w:val="006E2A67"/>
     <w:rsid w:val="006E2FFD"/>
@@ -8131,84 +8244,87 @@
     <w:rsid w:val="0072736A"/>
     <w:rsid w:val="00727375"/>
     <w:rsid w:val="00727612"/>
     <w:rsid w:val="00727891"/>
     <w:rsid w:val="00730148"/>
     <w:rsid w:val="007305EE"/>
     <w:rsid w:val="00730639"/>
     <w:rsid w:val="007328BA"/>
     <w:rsid w:val="0073355F"/>
     <w:rsid w:val="00733579"/>
     <w:rsid w:val="007337A7"/>
     <w:rsid w:val="00733D5D"/>
     <w:rsid w:val="00734500"/>
     <w:rsid w:val="007348FF"/>
     <w:rsid w:val="0073493E"/>
     <w:rsid w:val="00734CA7"/>
     <w:rsid w:val="00735651"/>
     <w:rsid w:val="007356DA"/>
     <w:rsid w:val="00735C5A"/>
     <w:rsid w:val="00736633"/>
     <w:rsid w:val="00737399"/>
     <w:rsid w:val="007374A8"/>
     <w:rsid w:val="0073772F"/>
     <w:rsid w:val="00740DF1"/>
     <w:rsid w:val="00741252"/>
+    <w:rsid w:val="007418D1"/>
     <w:rsid w:val="0074256D"/>
     <w:rsid w:val="00742B37"/>
     <w:rsid w:val="00742E83"/>
     <w:rsid w:val="00743032"/>
     <w:rsid w:val="0074337F"/>
     <w:rsid w:val="007439C0"/>
     <w:rsid w:val="00744AE3"/>
     <w:rsid w:val="0074517E"/>
     <w:rsid w:val="007456BC"/>
     <w:rsid w:val="00745B73"/>
     <w:rsid w:val="00745E14"/>
     <w:rsid w:val="0074655D"/>
     <w:rsid w:val="007467D1"/>
     <w:rsid w:val="00747229"/>
     <w:rsid w:val="00747511"/>
     <w:rsid w:val="007478CC"/>
     <w:rsid w:val="00747B1D"/>
     <w:rsid w:val="00750265"/>
     <w:rsid w:val="00750519"/>
     <w:rsid w:val="00750AF4"/>
     <w:rsid w:val="007513BF"/>
     <w:rsid w:val="00752845"/>
     <w:rsid w:val="00752924"/>
     <w:rsid w:val="00752C51"/>
+    <w:rsid w:val="00753694"/>
     <w:rsid w:val="00753BAD"/>
     <w:rsid w:val="00754419"/>
     <w:rsid w:val="0075461C"/>
     <w:rsid w:val="00754DA3"/>
     <w:rsid w:val="00754E72"/>
     <w:rsid w:val="00755E1E"/>
     <w:rsid w:val="00756487"/>
     <w:rsid w:val="00756B2B"/>
     <w:rsid w:val="00756FB1"/>
     <w:rsid w:val="007571CE"/>
+    <w:rsid w:val="0075763E"/>
     <w:rsid w:val="0076064E"/>
     <w:rsid w:val="00760BBE"/>
     <w:rsid w:val="00760C7B"/>
     <w:rsid w:val="007613F2"/>
     <w:rsid w:val="00761821"/>
     <w:rsid w:val="00761925"/>
     <w:rsid w:val="0076254C"/>
     <w:rsid w:val="0076274D"/>
     <w:rsid w:val="00763140"/>
     <w:rsid w:val="007635A7"/>
     <w:rsid w:val="00763AAF"/>
     <w:rsid w:val="00763B03"/>
     <w:rsid w:val="00764331"/>
     <w:rsid w:val="00764D13"/>
     <w:rsid w:val="007650A0"/>
     <w:rsid w:val="0076521E"/>
     <w:rsid w:val="0076536D"/>
     <w:rsid w:val="00765604"/>
     <w:rsid w:val="00765989"/>
     <w:rsid w:val="007663D0"/>
     <w:rsid w:val="0076670C"/>
     <w:rsid w:val="00766CA7"/>
     <w:rsid w:val="00766D10"/>
     <w:rsid w:val="00767688"/>
     <w:rsid w:val="00767C6F"/>
@@ -8282,76 +8398,78 @@
     <w:rsid w:val="007A3AD2"/>
     <w:rsid w:val="007A3C2B"/>
     <w:rsid w:val="007A424D"/>
     <w:rsid w:val="007A4360"/>
     <w:rsid w:val="007A478A"/>
     <w:rsid w:val="007A55DA"/>
     <w:rsid w:val="007A5DBA"/>
     <w:rsid w:val="007A6C6B"/>
     <w:rsid w:val="007A6CCC"/>
     <w:rsid w:val="007A7187"/>
     <w:rsid w:val="007B00A3"/>
     <w:rsid w:val="007B091E"/>
     <w:rsid w:val="007B0BA4"/>
     <w:rsid w:val="007B0CB6"/>
     <w:rsid w:val="007B0DB8"/>
     <w:rsid w:val="007B0DC8"/>
     <w:rsid w:val="007B0FE0"/>
     <w:rsid w:val="007B14D4"/>
     <w:rsid w:val="007B2DE2"/>
     <w:rsid w:val="007B2DE3"/>
     <w:rsid w:val="007B3004"/>
     <w:rsid w:val="007B3260"/>
     <w:rsid w:val="007B358F"/>
     <w:rsid w:val="007B35BA"/>
     <w:rsid w:val="007B3738"/>
+    <w:rsid w:val="007B3D82"/>
     <w:rsid w:val="007B4009"/>
     <w:rsid w:val="007B41AC"/>
     <w:rsid w:val="007B4BF9"/>
     <w:rsid w:val="007B50BB"/>
     <w:rsid w:val="007B541E"/>
     <w:rsid w:val="007B5810"/>
     <w:rsid w:val="007B5E55"/>
     <w:rsid w:val="007B6812"/>
     <w:rsid w:val="007B6A13"/>
     <w:rsid w:val="007B77BA"/>
     <w:rsid w:val="007B77F8"/>
     <w:rsid w:val="007B7911"/>
     <w:rsid w:val="007B796B"/>
     <w:rsid w:val="007B7B79"/>
     <w:rsid w:val="007C0167"/>
     <w:rsid w:val="007C146E"/>
     <w:rsid w:val="007C1544"/>
     <w:rsid w:val="007C1BCC"/>
     <w:rsid w:val="007C1E14"/>
     <w:rsid w:val="007C213E"/>
     <w:rsid w:val="007C3A48"/>
     <w:rsid w:val="007C3A86"/>
     <w:rsid w:val="007C41CC"/>
     <w:rsid w:val="007C52E3"/>
     <w:rsid w:val="007C538A"/>
     <w:rsid w:val="007C5482"/>
+    <w:rsid w:val="007C5832"/>
     <w:rsid w:val="007C5FF2"/>
     <w:rsid w:val="007C60FA"/>
     <w:rsid w:val="007C614B"/>
     <w:rsid w:val="007C6CF7"/>
     <w:rsid w:val="007C7831"/>
     <w:rsid w:val="007C7CD8"/>
     <w:rsid w:val="007C7FDC"/>
     <w:rsid w:val="007D014C"/>
     <w:rsid w:val="007D0BDA"/>
     <w:rsid w:val="007D0F1A"/>
     <w:rsid w:val="007D1278"/>
     <w:rsid w:val="007D2637"/>
     <w:rsid w:val="007D30D9"/>
     <w:rsid w:val="007D4430"/>
     <w:rsid w:val="007D4D51"/>
     <w:rsid w:val="007D5028"/>
     <w:rsid w:val="007D52E6"/>
     <w:rsid w:val="007D5A8E"/>
     <w:rsid w:val="007D615A"/>
     <w:rsid w:val="007D6C6A"/>
     <w:rsid w:val="007D6CE6"/>
     <w:rsid w:val="007D6EAC"/>
     <w:rsid w:val="007D6F98"/>
     <w:rsid w:val="007D724E"/>
     <w:rsid w:val="007D7516"/>
@@ -8369,64 +8487,67 @@
     <w:rsid w:val="007E237E"/>
     <w:rsid w:val="007E324F"/>
     <w:rsid w:val="007E37E9"/>
     <w:rsid w:val="007E3B74"/>
     <w:rsid w:val="007E3BA8"/>
     <w:rsid w:val="007E431F"/>
     <w:rsid w:val="007E6154"/>
     <w:rsid w:val="007E617F"/>
     <w:rsid w:val="007E6999"/>
     <w:rsid w:val="007E7363"/>
     <w:rsid w:val="007E769D"/>
     <w:rsid w:val="007E7E03"/>
     <w:rsid w:val="007F0177"/>
     <w:rsid w:val="007F03D4"/>
     <w:rsid w:val="007F1193"/>
     <w:rsid w:val="007F1509"/>
     <w:rsid w:val="007F182D"/>
     <w:rsid w:val="007F18E4"/>
     <w:rsid w:val="007F1DDE"/>
     <w:rsid w:val="007F1EE9"/>
     <w:rsid w:val="007F351F"/>
     <w:rsid w:val="007F3E6E"/>
     <w:rsid w:val="007F4CB7"/>
     <w:rsid w:val="007F4EF9"/>
     <w:rsid w:val="007F5007"/>
+    <w:rsid w:val="007F514E"/>
     <w:rsid w:val="007F5732"/>
     <w:rsid w:val="007F62B5"/>
     <w:rsid w:val="007F6BA4"/>
     <w:rsid w:val="007F6DFA"/>
     <w:rsid w:val="007F6F84"/>
+    <w:rsid w:val="007F706F"/>
     <w:rsid w:val="007F7088"/>
     <w:rsid w:val="007F7384"/>
     <w:rsid w:val="007F7CB8"/>
     <w:rsid w:val="0080089E"/>
     <w:rsid w:val="00800A35"/>
     <w:rsid w:val="00800BA0"/>
     <w:rsid w:val="00802941"/>
     <w:rsid w:val="00802BB9"/>
     <w:rsid w:val="00802BF7"/>
+    <w:rsid w:val="00802C46"/>
     <w:rsid w:val="00802FA1"/>
     <w:rsid w:val="008032DF"/>
     <w:rsid w:val="008033A2"/>
     <w:rsid w:val="00803B68"/>
     <w:rsid w:val="00804AE7"/>
     <w:rsid w:val="00804E2F"/>
     <w:rsid w:val="00804EC0"/>
     <w:rsid w:val="00805135"/>
     <w:rsid w:val="00805253"/>
     <w:rsid w:val="008055B3"/>
     <w:rsid w:val="00806276"/>
     <w:rsid w:val="0080638B"/>
     <w:rsid w:val="0080649E"/>
     <w:rsid w:val="008066AC"/>
     <w:rsid w:val="0080681A"/>
     <w:rsid w:val="008069A7"/>
     <w:rsid w:val="00806BC5"/>
     <w:rsid w:val="00807805"/>
     <w:rsid w:val="00807AD4"/>
     <w:rsid w:val="00807AD7"/>
     <w:rsid w:val="00807BFF"/>
     <w:rsid w:val="00807D1E"/>
     <w:rsid w:val="00807DFE"/>
     <w:rsid w:val="00807E31"/>
     <w:rsid w:val="00807F25"/>
@@ -8499,71 +8620,73 @@
     <w:rsid w:val="00833139"/>
     <w:rsid w:val="008341AB"/>
     <w:rsid w:val="008346AB"/>
     <w:rsid w:val="00835511"/>
     <w:rsid w:val="008358E0"/>
     <w:rsid w:val="00835A70"/>
     <w:rsid w:val="00835D67"/>
     <w:rsid w:val="00835EB2"/>
     <w:rsid w:val="00835FF5"/>
     <w:rsid w:val="0083635E"/>
     <w:rsid w:val="00836C1A"/>
     <w:rsid w:val="00837FA1"/>
     <w:rsid w:val="008405A2"/>
     <w:rsid w:val="00840A39"/>
     <w:rsid w:val="00840B0C"/>
     <w:rsid w:val="008414A4"/>
     <w:rsid w:val="00841CFD"/>
     <w:rsid w:val="00841D54"/>
     <w:rsid w:val="00842B2B"/>
     <w:rsid w:val="00842BE6"/>
     <w:rsid w:val="00842C87"/>
     <w:rsid w:val="0084321C"/>
     <w:rsid w:val="008434C7"/>
     <w:rsid w:val="00843A08"/>
     <w:rsid w:val="00843DF7"/>
+    <w:rsid w:val="00844049"/>
     <w:rsid w:val="00844641"/>
     <w:rsid w:val="008446A4"/>
     <w:rsid w:val="008447BE"/>
     <w:rsid w:val="00844F7F"/>
     <w:rsid w:val="00845314"/>
     <w:rsid w:val="0084532C"/>
     <w:rsid w:val="00845514"/>
     <w:rsid w:val="0084561D"/>
     <w:rsid w:val="008465A4"/>
     <w:rsid w:val="0084731B"/>
     <w:rsid w:val="0084742E"/>
     <w:rsid w:val="00847A2E"/>
     <w:rsid w:val="00847C37"/>
     <w:rsid w:val="00847D80"/>
     <w:rsid w:val="00850154"/>
     <w:rsid w:val="0085035B"/>
     <w:rsid w:val="00850514"/>
     <w:rsid w:val="00850590"/>
     <w:rsid w:val="00851037"/>
     <w:rsid w:val="00851295"/>
     <w:rsid w:val="008516C9"/>
+    <w:rsid w:val="0085175D"/>
     <w:rsid w:val="008518BD"/>
     <w:rsid w:val="008522D7"/>
     <w:rsid w:val="00852556"/>
     <w:rsid w:val="008536C7"/>
     <w:rsid w:val="00853AB9"/>
     <w:rsid w:val="00853B06"/>
     <w:rsid w:val="008548B9"/>
     <w:rsid w:val="00854ABB"/>
     <w:rsid w:val="008555C8"/>
     <w:rsid w:val="008555D1"/>
     <w:rsid w:val="00856879"/>
     <w:rsid w:val="00856DC8"/>
     <w:rsid w:val="00856EB2"/>
     <w:rsid w:val="00857330"/>
     <w:rsid w:val="0085735A"/>
     <w:rsid w:val="0085747D"/>
     <w:rsid w:val="0085753F"/>
     <w:rsid w:val="00860180"/>
     <w:rsid w:val="00860507"/>
     <w:rsid w:val="008607DA"/>
     <w:rsid w:val="008608B8"/>
     <w:rsid w:val="0086128D"/>
     <w:rsid w:val="008618B1"/>
     <w:rsid w:val="00861DAF"/>
     <w:rsid w:val="00862131"/>
@@ -8617,50 +8740,51 @@
     <w:rsid w:val="008828CF"/>
     <w:rsid w:val="00883B43"/>
     <w:rsid w:val="00884024"/>
     <w:rsid w:val="0088487F"/>
     <w:rsid w:val="00885F05"/>
     <w:rsid w:val="0088663B"/>
     <w:rsid w:val="00886844"/>
     <w:rsid w:val="008869AD"/>
     <w:rsid w:val="00886CE5"/>
     <w:rsid w:val="00887296"/>
     <w:rsid w:val="008875FD"/>
     <w:rsid w:val="00887ADE"/>
     <w:rsid w:val="00887CD1"/>
     <w:rsid w:val="00890041"/>
     <w:rsid w:val="00890556"/>
     <w:rsid w:val="00890718"/>
     <w:rsid w:val="0089071C"/>
     <w:rsid w:val="00890BBE"/>
     <w:rsid w:val="00890D0E"/>
     <w:rsid w:val="00891734"/>
     <w:rsid w:val="00891C56"/>
     <w:rsid w:val="0089227E"/>
     <w:rsid w:val="00892542"/>
     <w:rsid w:val="008927BF"/>
     <w:rsid w:val="008927C4"/>
+    <w:rsid w:val="00892916"/>
     <w:rsid w:val="00892A1B"/>
     <w:rsid w:val="00893090"/>
     <w:rsid w:val="00893182"/>
     <w:rsid w:val="00893E47"/>
     <w:rsid w:val="00894264"/>
     <w:rsid w:val="00894683"/>
     <w:rsid w:val="008948FE"/>
     <w:rsid w:val="00894994"/>
     <w:rsid w:val="00894B1A"/>
     <w:rsid w:val="00894E78"/>
     <w:rsid w:val="008951EE"/>
     <w:rsid w:val="008954EC"/>
     <w:rsid w:val="00895E9D"/>
     <w:rsid w:val="00895FAB"/>
     <w:rsid w:val="0089642D"/>
     <w:rsid w:val="00896979"/>
     <w:rsid w:val="00896AD4"/>
     <w:rsid w:val="008972BB"/>
     <w:rsid w:val="00897460"/>
     <w:rsid w:val="00897721"/>
     <w:rsid w:val="008A0269"/>
     <w:rsid w:val="008A04DF"/>
     <w:rsid w:val="008A0647"/>
     <w:rsid w:val="008A0A7C"/>
     <w:rsid w:val="008A0CEC"/>
@@ -8670,77 +8794,79 @@
     <w:rsid w:val="008A1C9B"/>
     <w:rsid w:val="008A1E19"/>
     <w:rsid w:val="008A1EB4"/>
     <w:rsid w:val="008A1F33"/>
     <w:rsid w:val="008A20D0"/>
     <w:rsid w:val="008A2252"/>
     <w:rsid w:val="008A2A69"/>
     <w:rsid w:val="008A2F5C"/>
     <w:rsid w:val="008A3869"/>
     <w:rsid w:val="008A38F2"/>
     <w:rsid w:val="008A3D14"/>
     <w:rsid w:val="008A3DC2"/>
     <w:rsid w:val="008A412A"/>
     <w:rsid w:val="008A520F"/>
     <w:rsid w:val="008A58BA"/>
     <w:rsid w:val="008A5C29"/>
     <w:rsid w:val="008A5D7D"/>
     <w:rsid w:val="008A5F59"/>
     <w:rsid w:val="008A7197"/>
     <w:rsid w:val="008A7417"/>
     <w:rsid w:val="008A7C38"/>
     <w:rsid w:val="008A7F08"/>
     <w:rsid w:val="008B044D"/>
     <w:rsid w:val="008B069F"/>
     <w:rsid w:val="008B0899"/>
+    <w:rsid w:val="008B0E82"/>
     <w:rsid w:val="008B1034"/>
     <w:rsid w:val="008B124C"/>
     <w:rsid w:val="008B1338"/>
     <w:rsid w:val="008B15CB"/>
     <w:rsid w:val="008B16F9"/>
     <w:rsid w:val="008B1952"/>
     <w:rsid w:val="008B1BED"/>
     <w:rsid w:val="008B2087"/>
     <w:rsid w:val="008B2135"/>
     <w:rsid w:val="008B2B94"/>
     <w:rsid w:val="008B2C6F"/>
     <w:rsid w:val="008B2FE2"/>
     <w:rsid w:val="008B3FE0"/>
     <w:rsid w:val="008B43E0"/>
     <w:rsid w:val="008B4EB5"/>
     <w:rsid w:val="008B4F92"/>
     <w:rsid w:val="008B60BF"/>
     <w:rsid w:val="008B7639"/>
     <w:rsid w:val="008B7708"/>
     <w:rsid w:val="008B7B47"/>
     <w:rsid w:val="008B7E6A"/>
     <w:rsid w:val="008C0A3A"/>
     <w:rsid w:val="008C124E"/>
     <w:rsid w:val="008C1E5C"/>
     <w:rsid w:val="008C242A"/>
     <w:rsid w:val="008C2696"/>
     <w:rsid w:val="008C2A7C"/>
+    <w:rsid w:val="008C2BD3"/>
     <w:rsid w:val="008C4DE6"/>
     <w:rsid w:val="008C4FFB"/>
     <w:rsid w:val="008C5692"/>
     <w:rsid w:val="008C5995"/>
     <w:rsid w:val="008C5D2B"/>
     <w:rsid w:val="008C6351"/>
     <w:rsid w:val="008C645B"/>
     <w:rsid w:val="008C6CC0"/>
     <w:rsid w:val="008C747C"/>
     <w:rsid w:val="008C7638"/>
     <w:rsid w:val="008C7B6F"/>
     <w:rsid w:val="008C7CC0"/>
     <w:rsid w:val="008D01EF"/>
     <w:rsid w:val="008D0427"/>
     <w:rsid w:val="008D050E"/>
     <w:rsid w:val="008D098C"/>
     <w:rsid w:val="008D0CEF"/>
     <w:rsid w:val="008D12C8"/>
     <w:rsid w:val="008D2054"/>
     <w:rsid w:val="008D240D"/>
     <w:rsid w:val="008D24D8"/>
     <w:rsid w:val="008D2B0E"/>
     <w:rsid w:val="008D2C22"/>
     <w:rsid w:val="008D2E61"/>
     <w:rsid w:val="008D3125"/>
@@ -8762,50 +8888,51 @@
     <w:rsid w:val="008D6FDC"/>
     <w:rsid w:val="008D71EB"/>
     <w:rsid w:val="008D757A"/>
     <w:rsid w:val="008D7CF7"/>
     <w:rsid w:val="008D7F7C"/>
     <w:rsid w:val="008E00FA"/>
     <w:rsid w:val="008E0887"/>
     <w:rsid w:val="008E1105"/>
     <w:rsid w:val="008E1170"/>
     <w:rsid w:val="008E1384"/>
     <w:rsid w:val="008E1807"/>
     <w:rsid w:val="008E192C"/>
     <w:rsid w:val="008E2071"/>
     <w:rsid w:val="008E2732"/>
     <w:rsid w:val="008E2A69"/>
     <w:rsid w:val="008E2B40"/>
     <w:rsid w:val="008E2C98"/>
     <w:rsid w:val="008E3655"/>
     <w:rsid w:val="008E3A71"/>
     <w:rsid w:val="008E3C30"/>
     <w:rsid w:val="008E3C69"/>
     <w:rsid w:val="008E4EF1"/>
     <w:rsid w:val="008E4F36"/>
     <w:rsid w:val="008E506C"/>
     <w:rsid w:val="008E57CE"/>
+    <w:rsid w:val="008E5B92"/>
     <w:rsid w:val="008E64AF"/>
     <w:rsid w:val="008E7409"/>
     <w:rsid w:val="008E7D03"/>
     <w:rsid w:val="008F0492"/>
     <w:rsid w:val="008F1078"/>
     <w:rsid w:val="008F111B"/>
     <w:rsid w:val="008F1301"/>
     <w:rsid w:val="008F2024"/>
     <w:rsid w:val="008F21E0"/>
     <w:rsid w:val="008F22EB"/>
     <w:rsid w:val="008F2B3C"/>
     <w:rsid w:val="008F2BD4"/>
     <w:rsid w:val="008F3161"/>
     <w:rsid w:val="008F317A"/>
     <w:rsid w:val="008F37C3"/>
     <w:rsid w:val="008F3B00"/>
     <w:rsid w:val="008F3B60"/>
     <w:rsid w:val="008F43DF"/>
     <w:rsid w:val="008F4593"/>
     <w:rsid w:val="008F4650"/>
     <w:rsid w:val="008F547D"/>
     <w:rsid w:val="008F5FBC"/>
     <w:rsid w:val="008F6235"/>
     <w:rsid w:val="008F73DD"/>
     <w:rsid w:val="008F784E"/>
@@ -8872,50 +8999,51 @@
     <w:rsid w:val="00920AF8"/>
     <w:rsid w:val="00920E61"/>
     <w:rsid w:val="00920ED9"/>
     <w:rsid w:val="009211F8"/>
     <w:rsid w:val="009212E5"/>
     <w:rsid w:val="0092136B"/>
     <w:rsid w:val="00922130"/>
     <w:rsid w:val="0092283E"/>
     <w:rsid w:val="00922B06"/>
     <w:rsid w:val="00924773"/>
     <w:rsid w:val="00924E84"/>
     <w:rsid w:val="009252CF"/>
     <w:rsid w:val="00925837"/>
     <w:rsid w:val="009258DB"/>
     <w:rsid w:val="00925FDD"/>
     <w:rsid w:val="0092609F"/>
     <w:rsid w:val="00926909"/>
     <w:rsid w:val="00926BD0"/>
     <w:rsid w:val="0092718F"/>
     <w:rsid w:val="0092737C"/>
     <w:rsid w:val="00927685"/>
     <w:rsid w:val="00927B11"/>
     <w:rsid w:val="00930614"/>
     <w:rsid w:val="009306FF"/>
     <w:rsid w:val="00930850"/>
+    <w:rsid w:val="009321C6"/>
     <w:rsid w:val="009325E7"/>
     <w:rsid w:val="00932F3C"/>
     <w:rsid w:val="009338BC"/>
     <w:rsid w:val="00933E88"/>
     <w:rsid w:val="00933F0C"/>
     <w:rsid w:val="009341CC"/>
     <w:rsid w:val="0093437C"/>
     <w:rsid w:val="009346C6"/>
     <w:rsid w:val="00934813"/>
     <w:rsid w:val="00934BE2"/>
     <w:rsid w:val="009352E1"/>
     <w:rsid w:val="00935FD1"/>
     <w:rsid w:val="009364CD"/>
     <w:rsid w:val="0093713C"/>
     <w:rsid w:val="00937753"/>
     <w:rsid w:val="00937EC1"/>
     <w:rsid w:val="00937F20"/>
     <w:rsid w:val="009401F3"/>
     <w:rsid w:val="009403DF"/>
     <w:rsid w:val="009403E5"/>
     <w:rsid w:val="0094071E"/>
     <w:rsid w:val="00940A24"/>
     <w:rsid w:val="00940E1F"/>
     <w:rsid w:val="00940FBB"/>
     <w:rsid w:val="009414B3"/>
@@ -9128,55 +9256,57 @@
     <w:rsid w:val="009B66F6"/>
     <w:rsid w:val="009B6BDF"/>
     <w:rsid w:val="009B6C44"/>
     <w:rsid w:val="009B7667"/>
     <w:rsid w:val="009B7A2D"/>
     <w:rsid w:val="009C10E9"/>
     <w:rsid w:val="009C1159"/>
     <w:rsid w:val="009C1755"/>
     <w:rsid w:val="009C2BFC"/>
     <w:rsid w:val="009C3899"/>
     <w:rsid w:val="009C499E"/>
     <w:rsid w:val="009C4A8E"/>
     <w:rsid w:val="009C4BAA"/>
     <w:rsid w:val="009C4E98"/>
     <w:rsid w:val="009C50B6"/>
     <w:rsid w:val="009C51E2"/>
     <w:rsid w:val="009C5C61"/>
     <w:rsid w:val="009C5F45"/>
     <w:rsid w:val="009C61B9"/>
     <w:rsid w:val="009C6BBF"/>
     <w:rsid w:val="009C6BEE"/>
     <w:rsid w:val="009C6E6D"/>
     <w:rsid w:val="009C6FA6"/>
     <w:rsid w:val="009C71D8"/>
     <w:rsid w:val="009D0838"/>
+    <w:rsid w:val="009D09CE"/>
     <w:rsid w:val="009D14AE"/>
     <w:rsid w:val="009D16E4"/>
     <w:rsid w:val="009D16EF"/>
     <w:rsid w:val="009D1A34"/>
     <w:rsid w:val="009D26BA"/>
+    <w:rsid w:val="009D2CE6"/>
     <w:rsid w:val="009D2CFB"/>
     <w:rsid w:val="009D2F03"/>
     <w:rsid w:val="009D333C"/>
     <w:rsid w:val="009D3B44"/>
     <w:rsid w:val="009D3BD8"/>
     <w:rsid w:val="009D3C2E"/>
     <w:rsid w:val="009D3D3D"/>
     <w:rsid w:val="009D45AE"/>
     <w:rsid w:val="009D4D1F"/>
     <w:rsid w:val="009D5496"/>
     <w:rsid w:val="009D5906"/>
     <w:rsid w:val="009D63BA"/>
     <w:rsid w:val="009D7156"/>
     <w:rsid w:val="009D721B"/>
     <w:rsid w:val="009D7D15"/>
     <w:rsid w:val="009E037E"/>
     <w:rsid w:val="009E0A6E"/>
     <w:rsid w:val="009E37B8"/>
     <w:rsid w:val="009E3ACA"/>
     <w:rsid w:val="009E438F"/>
     <w:rsid w:val="009E4A80"/>
     <w:rsid w:val="009E5255"/>
     <w:rsid w:val="009E5767"/>
     <w:rsid w:val="009E582D"/>
     <w:rsid w:val="009E6B08"/>
@@ -9336,75 +9466,77 @@
     <w:rsid w:val="00A46B6A"/>
     <w:rsid w:val="00A46BCC"/>
     <w:rsid w:val="00A4711D"/>
     <w:rsid w:val="00A50F64"/>
     <w:rsid w:val="00A514C7"/>
     <w:rsid w:val="00A51827"/>
     <w:rsid w:val="00A5230C"/>
     <w:rsid w:val="00A523D2"/>
     <w:rsid w:val="00A52498"/>
     <w:rsid w:val="00A526EB"/>
     <w:rsid w:val="00A527F8"/>
     <w:rsid w:val="00A52C51"/>
     <w:rsid w:val="00A53C10"/>
     <w:rsid w:val="00A541E9"/>
     <w:rsid w:val="00A550E7"/>
     <w:rsid w:val="00A5565B"/>
     <w:rsid w:val="00A55864"/>
     <w:rsid w:val="00A55865"/>
     <w:rsid w:val="00A56397"/>
     <w:rsid w:val="00A569F9"/>
     <w:rsid w:val="00A56AB6"/>
     <w:rsid w:val="00A56E93"/>
     <w:rsid w:val="00A5717F"/>
     <w:rsid w:val="00A576B1"/>
     <w:rsid w:val="00A576B9"/>
+    <w:rsid w:val="00A57EBA"/>
     <w:rsid w:val="00A605A0"/>
     <w:rsid w:val="00A60934"/>
     <w:rsid w:val="00A60971"/>
     <w:rsid w:val="00A60BDE"/>
     <w:rsid w:val="00A60D34"/>
     <w:rsid w:val="00A6190D"/>
     <w:rsid w:val="00A62702"/>
     <w:rsid w:val="00A629B3"/>
     <w:rsid w:val="00A629EE"/>
     <w:rsid w:val="00A62C5E"/>
     <w:rsid w:val="00A62DF8"/>
     <w:rsid w:val="00A633C7"/>
     <w:rsid w:val="00A63484"/>
     <w:rsid w:val="00A637BE"/>
     <w:rsid w:val="00A638EF"/>
     <w:rsid w:val="00A644DF"/>
     <w:rsid w:val="00A647AA"/>
     <w:rsid w:val="00A64A99"/>
     <w:rsid w:val="00A64CE1"/>
     <w:rsid w:val="00A66172"/>
     <w:rsid w:val="00A66230"/>
     <w:rsid w:val="00A666A4"/>
     <w:rsid w:val="00A66B01"/>
     <w:rsid w:val="00A67FEE"/>
     <w:rsid w:val="00A70500"/>
+    <w:rsid w:val="00A71DDD"/>
     <w:rsid w:val="00A722CE"/>
     <w:rsid w:val="00A723E4"/>
     <w:rsid w:val="00A72AF4"/>
     <w:rsid w:val="00A72FB8"/>
     <w:rsid w:val="00A73521"/>
     <w:rsid w:val="00A73FF3"/>
     <w:rsid w:val="00A74336"/>
     <w:rsid w:val="00A7469D"/>
     <w:rsid w:val="00A74E4A"/>
     <w:rsid w:val="00A74F26"/>
     <w:rsid w:val="00A752BD"/>
     <w:rsid w:val="00A756D7"/>
     <w:rsid w:val="00A75D34"/>
     <w:rsid w:val="00A760DE"/>
     <w:rsid w:val="00A76249"/>
     <w:rsid w:val="00A763E1"/>
     <w:rsid w:val="00A764ED"/>
     <w:rsid w:val="00A7674D"/>
     <w:rsid w:val="00A7680D"/>
     <w:rsid w:val="00A775B6"/>
     <w:rsid w:val="00A77892"/>
     <w:rsid w:val="00A77AC8"/>
     <w:rsid w:val="00A80582"/>
     <w:rsid w:val="00A8083E"/>
     <w:rsid w:val="00A80891"/>
@@ -9522,92 +9654,94 @@
     <w:rsid w:val="00AC04DD"/>
     <w:rsid w:val="00AC08EB"/>
     <w:rsid w:val="00AC0995"/>
     <w:rsid w:val="00AC0A01"/>
     <w:rsid w:val="00AC0C56"/>
     <w:rsid w:val="00AC0DAA"/>
     <w:rsid w:val="00AC1D64"/>
     <w:rsid w:val="00AC2327"/>
     <w:rsid w:val="00AC278C"/>
     <w:rsid w:val="00AC2A00"/>
     <w:rsid w:val="00AC34F3"/>
     <w:rsid w:val="00AC4EA9"/>
     <w:rsid w:val="00AC5A86"/>
     <w:rsid w:val="00AC5DE0"/>
     <w:rsid w:val="00AC5FD0"/>
     <w:rsid w:val="00AC5FF7"/>
     <w:rsid w:val="00AC68FB"/>
     <w:rsid w:val="00AC7054"/>
     <w:rsid w:val="00AC7521"/>
     <w:rsid w:val="00AC78CE"/>
     <w:rsid w:val="00AC7D28"/>
     <w:rsid w:val="00AC7ED4"/>
     <w:rsid w:val="00AD0304"/>
     <w:rsid w:val="00AD0788"/>
     <w:rsid w:val="00AD090F"/>
+    <w:rsid w:val="00AD0C67"/>
     <w:rsid w:val="00AD0E52"/>
     <w:rsid w:val="00AD0E5A"/>
     <w:rsid w:val="00AD122F"/>
     <w:rsid w:val="00AD1E44"/>
     <w:rsid w:val="00AD3018"/>
     <w:rsid w:val="00AD3314"/>
     <w:rsid w:val="00AD38C3"/>
     <w:rsid w:val="00AD3A4F"/>
     <w:rsid w:val="00AD3C08"/>
     <w:rsid w:val="00AD4B6A"/>
     <w:rsid w:val="00AD4F5F"/>
     <w:rsid w:val="00AD595E"/>
     <w:rsid w:val="00AD5A22"/>
     <w:rsid w:val="00AD62B2"/>
     <w:rsid w:val="00AD686D"/>
     <w:rsid w:val="00AD6B84"/>
     <w:rsid w:val="00AD7AB1"/>
     <w:rsid w:val="00AD7B42"/>
     <w:rsid w:val="00AD7FEF"/>
     <w:rsid w:val="00AE030E"/>
     <w:rsid w:val="00AE03ED"/>
     <w:rsid w:val="00AE069A"/>
     <w:rsid w:val="00AE08D2"/>
     <w:rsid w:val="00AE0D24"/>
     <w:rsid w:val="00AE14AA"/>
     <w:rsid w:val="00AE198E"/>
     <w:rsid w:val="00AE1A27"/>
     <w:rsid w:val="00AE2A1B"/>
     <w:rsid w:val="00AE300A"/>
     <w:rsid w:val="00AE36CB"/>
     <w:rsid w:val="00AE3B4E"/>
     <w:rsid w:val="00AE3BF6"/>
     <w:rsid w:val="00AE3D37"/>
     <w:rsid w:val="00AE4003"/>
     <w:rsid w:val="00AE43F5"/>
     <w:rsid w:val="00AE47D1"/>
     <w:rsid w:val="00AE4C0F"/>
     <w:rsid w:val="00AE4EE8"/>
     <w:rsid w:val="00AE566B"/>
     <w:rsid w:val="00AE5E2A"/>
     <w:rsid w:val="00AE5ECB"/>
     <w:rsid w:val="00AE5F92"/>
+    <w:rsid w:val="00AE6492"/>
     <w:rsid w:val="00AE6582"/>
     <w:rsid w:val="00AE69D0"/>
     <w:rsid w:val="00AE6FF8"/>
     <w:rsid w:val="00AE7131"/>
     <w:rsid w:val="00AE7584"/>
     <w:rsid w:val="00AE7A04"/>
     <w:rsid w:val="00AE7C5E"/>
     <w:rsid w:val="00AE7C68"/>
     <w:rsid w:val="00AE7E2B"/>
     <w:rsid w:val="00AE7F70"/>
     <w:rsid w:val="00AF00D9"/>
     <w:rsid w:val="00AF0379"/>
     <w:rsid w:val="00AF03DE"/>
     <w:rsid w:val="00AF0488"/>
     <w:rsid w:val="00AF04C4"/>
     <w:rsid w:val="00AF1557"/>
     <w:rsid w:val="00AF171F"/>
     <w:rsid w:val="00AF24D5"/>
     <w:rsid w:val="00AF26A0"/>
     <w:rsid w:val="00AF2F12"/>
     <w:rsid w:val="00AF2FA2"/>
     <w:rsid w:val="00AF3034"/>
     <w:rsid w:val="00AF3547"/>
     <w:rsid w:val="00AF3F8C"/>
     <w:rsid w:val="00AF48A3"/>
@@ -9696,50 +9830,51 @@
     <w:rsid w:val="00B33AEB"/>
     <w:rsid w:val="00B33BB0"/>
     <w:rsid w:val="00B34F2E"/>
     <w:rsid w:val="00B34F5E"/>
     <w:rsid w:val="00B35051"/>
     <w:rsid w:val="00B35495"/>
     <w:rsid w:val="00B36320"/>
     <w:rsid w:val="00B3688C"/>
     <w:rsid w:val="00B36FB3"/>
     <w:rsid w:val="00B412CA"/>
     <w:rsid w:val="00B415C3"/>
     <w:rsid w:val="00B4164B"/>
     <w:rsid w:val="00B416FF"/>
     <w:rsid w:val="00B41ACF"/>
     <w:rsid w:val="00B41DEB"/>
     <w:rsid w:val="00B427A6"/>
     <w:rsid w:val="00B4332D"/>
     <w:rsid w:val="00B4396A"/>
     <w:rsid w:val="00B43A4D"/>
     <w:rsid w:val="00B43FC2"/>
     <w:rsid w:val="00B445F1"/>
     <w:rsid w:val="00B4467D"/>
     <w:rsid w:val="00B4477E"/>
     <w:rsid w:val="00B4518E"/>
     <w:rsid w:val="00B45353"/>
+    <w:rsid w:val="00B454A8"/>
     <w:rsid w:val="00B459C9"/>
     <w:rsid w:val="00B45BE8"/>
     <w:rsid w:val="00B45CE5"/>
     <w:rsid w:val="00B4636C"/>
     <w:rsid w:val="00B46516"/>
     <w:rsid w:val="00B473CE"/>
     <w:rsid w:val="00B47A93"/>
     <w:rsid w:val="00B47B19"/>
     <w:rsid w:val="00B47DE3"/>
     <w:rsid w:val="00B5046D"/>
     <w:rsid w:val="00B50479"/>
     <w:rsid w:val="00B50535"/>
     <w:rsid w:val="00B50758"/>
     <w:rsid w:val="00B50AFA"/>
     <w:rsid w:val="00B50B11"/>
     <w:rsid w:val="00B510E4"/>
     <w:rsid w:val="00B51537"/>
     <w:rsid w:val="00B51D04"/>
     <w:rsid w:val="00B51DBC"/>
     <w:rsid w:val="00B52468"/>
     <w:rsid w:val="00B529C1"/>
     <w:rsid w:val="00B537B0"/>
     <w:rsid w:val="00B544CF"/>
     <w:rsid w:val="00B5461D"/>
     <w:rsid w:val="00B551AF"/>
@@ -9764,50 +9899,51 @@
     <w:rsid w:val="00B62405"/>
     <w:rsid w:val="00B62539"/>
     <w:rsid w:val="00B62693"/>
     <w:rsid w:val="00B62AE4"/>
     <w:rsid w:val="00B62E3E"/>
     <w:rsid w:val="00B633F2"/>
     <w:rsid w:val="00B63B42"/>
     <w:rsid w:val="00B63C0E"/>
     <w:rsid w:val="00B63D34"/>
     <w:rsid w:val="00B63D97"/>
     <w:rsid w:val="00B64703"/>
     <w:rsid w:val="00B64AB2"/>
     <w:rsid w:val="00B64EEA"/>
     <w:rsid w:val="00B65565"/>
     <w:rsid w:val="00B659F5"/>
     <w:rsid w:val="00B66267"/>
     <w:rsid w:val="00B670DA"/>
     <w:rsid w:val="00B701EA"/>
     <w:rsid w:val="00B705B7"/>
     <w:rsid w:val="00B70EEA"/>
     <w:rsid w:val="00B7133D"/>
     <w:rsid w:val="00B71381"/>
     <w:rsid w:val="00B7232E"/>
     <w:rsid w:val="00B72346"/>
     <w:rsid w:val="00B73027"/>
+    <w:rsid w:val="00B733BD"/>
     <w:rsid w:val="00B738EB"/>
     <w:rsid w:val="00B73ACF"/>
     <w:rsid w:val="00B73B24"/>
     <w:rsid w:val="00B73F47"/>
     <w:rsid w:val="00B741D3"/>
     <w:rsid w:val="00B74466"/>
     <w:rsid w:val="00B74588"/>
     <w:rsid w:val="00B748FE"/>
     <w:rsid w:val="00B74F98"/>
     <w:rsid w:val="00B75A00"/>
     <w:rsid w:val="00B7674F"/>
     <w:rsid w:val="00B76F6E"/>
     <w:rsid w:val="00B77942"/>
     <w:rsid w:val="00B80026"/>
     <w:rsid w:val="00B80644"/>
     <w:rsid w:val="00B80D80"/>
     <w:rsid w:val="00B815E9"/>
     <w:rsid w:val="00B81E8D"/>
     <w:rsid w:val="00B8206D"/>
     <w:rsid w:val="00B825F5"/>
     <w:rsid w:val="00B8304C"/>
     <w:rsid w:val="00B8315F"/>
     <w:rsid w:val="00B83C65"/>
     <w:rsid w:val="00B848BA"/>
     <w:rsid w:val="00B856F7"/>
@@ -9848,92 +9984,94 @@
     <w:rsid w:val="00BA144E"/>
     <w:rsid w:val="00BA1621"/>
     <w:rsid w:val="00BA19B2"/>
     <w:rsid w:val="00BA213C"/>
     <w:rsid w:val="00BA3304"/>
     <w:rsid w:val="00BA3733"/>
     <w:rsid w:val="00BA3771"/>
     <w:rsid w:val="00BA3974"/>
     <w:rsid w:val="00BA4293"/>
     <w:rsid w:val="00BA4442"/>
     <w:rsid w:val="00BA46F0"/>
     <w:rsid w:val="00BA472D"/>
     <w:rsid w:val="00BA47D3"/>
     <w:rsid w:val="00BA4F40"/>
     <w:rsid w:val="00BA52C8"/>
     <w:rsid w:val="00BA5325"/>
     <w:rsid w:val="00BA5A9A"/>
     <w:rsid w:val="00BA5AC8"/>
     <w:rsid w:val="00BA5C4D"/>
     <w:rsid w:val="00BA64C3"/>
     <w:rsid w:val="00BA67A5"/>
     <w:rsid w:val="00BA6C64"/>
     <w:rsid w:val="00BB020B"/>
     <w:rsid w:val="00BB03FC"/>
     <w:rsid w:val="00BB061A"/>
+    <w:rsid w:val="00BB123D"/>
     <w:rsid w:val="00BB14BD"/>
     <w:rsid w:val="00BB188E"/>
     <w:rsid w:val="00BB1DE5"/>
     <w:rsid w:val="00BB20ED"/>
     <w:rsid w:val="00BB21D5"/>
     <w:rsid w:val="00BB2701"/>
     <w:rsid w:val="00BB2A7C"/>
     <w:rsid w:val="00BB34E8"/>
     <w:rsid w:val="00BB351B"/>
     <w:rsid w:val="00BB3898"/>
     <w:rsid w:val="00BB44DD"/>
     <w:rsid w:val="00BB4DC3"/>
     <w:rsid w:val="00BB4DF0"/>
     <w:rsid w:val="00BB504D"/>
     <w:rsid w:val="00BB54F0"/>
     <w:rsid w:val="00BB5758"/>
     <w:rsid w:val="00BB5B26"/>
     <w:rsid w:val="00BB62DB"/>
     <w:rsid w:val="00BB62EA"/>
     <w:rsid w:val="00BB6521"/>
     <w:rsid w:val="00BB72B4"/>
     <w:rsid w:val="00BB750B"/>
     <w:rsid w:val="00BB7720"/>
     <w:rsid w:val="00BB7A6C"/>
     <w:rsid w:val="00BB7EBA"/>
     <w:rsid w:val="00BC0230"/>
     <w:rsid w:val="00BC0648"/>
     <w:rsid w:val="00BC0D8C"/>
     <w:rsid w:val="00BC1777"/>
     <w:rsid w:val="00BC17BE"/>
     <w:rsid w:val="00BC186D"/>
     <w:rsid w:val="00BC1939"/>
     <w:rsid w:val="00BC1C21"/>
     <w:rsid w:val="00BC2294"/>
     <w:rsid w:val="00BC2E8E"/>
     <w:rsid w:val="00BC2FF7"/>
     <w:rsid w:val="00BC3A79"/>
     <w:rsid w:val="00BC4749"/>
     <w:rsid w:val="00BC48AC"/>
     <w:rsid w:val="00BC5C9E"/>
     <w:rsid w:val="00BC62E5"/>
     <w:rsid w:val="00BC684C"/>
+    <w:rsid w:val="00BC6954"/>
     <w:rsid w:val="00BC7158"/>
     <w:rsid w:val="00BC7D40"/>
     <w:rsid w:val="00BD026B"/>
     <w:rsid w:val="00BD0537"/>
     <w:rsid w:val="00BD0890"/>
     <w:rsid w:val="00BD0A71"/>
     <w:rsid w:val="00BD141F"/>
     <w:rsid w:val="00BD18FE"/>
     <w:rsid w:val="00BD1BD1"/>
     <w:rsid w:val="00BD2396"/>
     <w:rsid w:val="00BD294C"/>
     <w:rsid w:val="00BD296E"/>
     <w:rsid w:val="00BD30C8"/>
     <w:rsid w:val="00BD401D"/>
     <w:rsid w:val="00BD47C4"/>
     <w:rsid w:val="00BD4D7D"/>
     <w:rsid w:val="00BD4EB8"/>
     <w:rsid w:val="00BD4F79"/>
     <w:rsid w:val="00BD578D"/>
     <w:rsid w:val="00BD58B7"/>
     <w:rsid w:val="00BD5BB1"/>
     <w:rsid w:val="00BD603C"/>
     <w:rsid w:val="00BD708A"/>
     <w:rsid w:val="00BE04D5"/>
     <w:rsid w:val="00BE0585"/>
@@ -9956,50 +10094,51 @@
     <w:rsid w:val="00BE5AC0"/>
     <w:rsid w:val="00BE5E39"/>
     <w:rsid w:val="00BE5FDE"/>
     <w:rsid w:val="00BE6884"/>
     <w:rsid w:val="00BE7142"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE774F"/>
     <w:rsid w:val="00BE7A49"/>
     <w:rsid w:val="00BE7CB3"/>
     <w:rsid w:val="00BF0E34"/>
     <w:rsid w:val="00BF1134"/>
     <w:rsid w:val="00BF2146"/>
     <w:rsid w:val="00BF2C61"/>
     <w:rsid w:val="00BF308D"/>
     <w:rsid w:val="00BF3617"/>
     <w:rsid w:val="00BF3B3D"/>
     <w:rsid w:val="00BF3CAF"/>
     <w:rsid w:val="00BF45A2"/>
     <w:rsid w:val="00BF4970"/>
     <w:rsid w:val="00BF49E7"/>
     <w:rsid w:val="00BF4AA1"/>
     <w:rsid w:val="00BF560C"/>
     <w:rsid w:val="00BF5BEC"/>
     <w:rsid w:val="00BF5CE9"/>
     <w:rsid w:val="00BF5D88"/>
+    <w:rsid w:val="00BF5FA3"/>
     <w:rsid w:val="00BF631A"/>
     <w:rsid w:val="00BF6C06"/>
     <w:rsid w:val="00BF79F2"/>
     <w:rsid w:val="00C002F4"/>
     <w:rsid w:val="00C003E0"/>
     <w:rsid w:val="00C00746"/>
     <w:rsid w:val="00C00EA5"/>
     <w:rsid w:val="00C00F34"/>
     <w:rsid w:val="00C02361"/>
     <w:rsid w:val="00C0297C"/>
     <w:rsid w:val="00C02D26"/>
     <w:rsid w:val="00C03110"/>
     <w:rsid w:val="00C03434"/>
     <w:rsid w:val="00C03D3A"/>
     <w:rsid w:val="00C044DF"/>
     <w:rsid w:val="00C04C6E"/>
     <w:rsid w:val="00C04DA9"/>
     <w:rsid w:val="00C05723"/>
     <w:rsid w:val="00C058A2"/>
     <w:rsid w:val="00C06399"/>
     <w:rsid w:val="00C06CBE"/>
     <w:rsid w:val="00C070CF"/>
     <w:rsid w:val="00C07309"/>
     <w:rsid w:val="00C0781C"/>
     <w:rsid w:val="00C079AA"/>
@@ -10008,51 +10147,53 @@
     <w:rsid w:val="00C10857"/>
     <w:rsid w:val="00C11166"/>
     <w:rsid w:val="00C115CC"/>
     <w:rsid w:val="00C11D2A"/>
     <w:rsid w:val="00C12726"/>
     <w:rsid w:val="00C12D35"/>
     <w:rsid w:val="00C12E2B"/>
     <w:rsid w:val="00C1368C"/>
     <w:rsid w:val="00C13F16"/>
     <w:rsid w:val="00C141C7"/>
     <w:rsid w:val="00C14294"/>
     <w:rsid w:val="00C144A5"/>
     <w:rsid w:val="00C1476B"/>
     <w:rsid w:val="00C14E7B"/>
     <w:rsid w:val="00C15171"/>
     <w:rsid w:val="00C15E1E"/>
     <w:rsid w:val="00C1655D"/>
     <w:rsid w:val="00C1668D"/>
     <w:rsid w:val="00C16884"/>
     <w:rsid w:val="00C1723A"/>
     <w:rsid w:val="00C17335"/>
     <w:rsid w:val="00C1738C"/>
     <w:rsid w:val="00C174E6"/>
     <w:rsid w:val="00C175CD"/>
     <w:rsid w:val="00C17612"/>
+    <w:rsid w:val="00C17FE9"/>
     <w:rsid w:val="00C20836"/>
+    <w:rsid w:val="00C21446"/>
     <w:rsid w:val="00C21839"/>
     <w:rsid w:val="00C21850"/>
     <w:rsid w:val="00C21890"/>
     <w:rsid w:val="00C2197C"/>
     <w:rsid w:val="00C21A5E"/>
     <w:rsid w:val="00C21AC1"/>
     <w:rsid w:val="00C21B1A"/>
     <w:rsid w:val="00C21F5C"/>
     <w:rsid w:val="00C222DA"/>
     <w:rsid w:val="00C224CB"/>
     <w:rsid w:val="00C2269D"/>
     <w:rsid w:val="00C24B4E"/>
     <w:rsid w:val="00C25903"/>
     <w:rsid w:val="00C25E9E"/>
     <w:rsid w:val="00C25FE7"/>
     <w:rsid w:val="00C26284"/>
     <w:rsid w:val="00C26BE3"/>
     <w:rsid w:val="00C273BC"/>
     <w:rsid w:val="00C27B60"/>
     <w:rsid w:val="00C30169"/>
     <w:rsid w:val="00C3041A"/>
     <w:rsid w:val="00C31193"/>
     <w:rsid w:val="00C3146F"/>
     <w:rsid w:val="00C325AF"/>
     <w:rsid w:val="00C32CC0"/>
@@ -10130,50 +10271,51 @@
     <w:rsid w:val="00C62082"/>
     <w:rsid w:val="00C62AEF"/>
     <w:rsid w:val="00C62FA4"/>
     <w:rsid w:val="00C63023"/>
     <w:rsid w:val="00C64935"/>
     <w:rsid w:val="00C64FB7"/>
     <w:rsid w:val="00C65204"/>
     <w:rsid w:val="00C65245"/>
     <w:rsid w:val="00C65265"/>
     <w:rsid w:val="00C65553"/>
     <w:rsid w:val="00C6597E"/>
     <w:rsid w:val="00C65AF4"/>
     <w:rsid w:val="00C65C4D"/>
     <w:rsid w:val="00C65EA1"/>
     <w:rsid w:val="00C6604E"/>
     <w:rsid w:val="00C661E7"/>
     <w:rsid w:val="00C662D7"/>
     <w:rsid w:val="00C66F02"/>
     <w:rsid w:val="00C673A4"/>
     <w:rsid w:val="00C67911"/>
     <w:rsid w:val="00C70121"/>
     <w:rsid w:val="00C7055B"/>
     <w:rsid w:val="00C711B4"/>
     <w:rsid w:val="00C71674"/>
     <w:rsid w:val="00C7172F"/>
+    <w:rsid w:val="00C7194B"/>
     <w:rsid w:val="00C71C78"/>
     <w:rsid w:val="00C71E2F"/>
     <w:rsid w:val="00C71E57"/>
     <w:rsid w:val="00C72A5B"/>
     <w:rsid w:val="00C72AE1"/>
     <w:rsid w:val="00C72C41"/>
     <w:rsid w:val="00C72F14"/>
     <w:rsid w:val="00C72FF6"/>
     <w:rsid w:val="00C73066"/>
     <w:rsid w:val="00C73352"/>
     <w:rsid w:val="00C73928"/>
     <w:rsid w:val="00C73F1B"/>
     <w:rsid w:val="00C744A8"/>
     <w:rsid w:val="00C744DA"/>
     <w:rsid w:val="00C74792"/>
     <w:rsid w:val="00C747A5"/>
     <w:rsid w:val="00C7492E"/>
     <w:rsid w:val="00C74D42"/>
     <w:rsid w:val="00C75076"/>
     <w:rsid w:val="00C7541A"/>
     <w:rsid w:val="00C75A5D"/>
     <w:rsid w:val="00C75D1C"/>
     <w:rsid w:val="00C76572"/>
     <w:rsid w:val="00C767B0"/>
     <w:rsid w:val="00C777C1"/>
@@ -10230,50 +10372,51 @@
     <w:rsid w:val="00CA09AE"/>
     <w:rsid w:val="00CA0C90"/>
     <w:rsid w:val="00CA0F6D"/>
     <w:rsid w:val="00CA0F7B"/>
     <w:rsid w:val="00CA132C"/>
     <w:rsid w:val="00CA13DC"/>
     <w:rsid w:val="00CA14A9"/>
     <w:rsid w:val="00CA1602"/>
     <w:rsid w:val="00CA162D"/>
     <w:rsid w:val="00CA1A26"/>
     <w:rsid w:val="00CA1ABD"/>
     <w:rsid w:val="00CA22A9"/>
     <w:rsid w:val="00CA29BD"/>
     <w:rsid w:val="00CA31B4"/>
     <w:rsid w:val="00CA3AFC"/>
     <w:rsid w:val="00CA3E3E"/>
     <w:rsid w:val="00CA47E8"/>
     <w:rsid w:val="00CA608A"/>
     <w:rsid w:val="00CA6762"/>
     <w:rsid w:val="00CA682F"/>
     <w:rsid w:val="00CA6C02"/>
     <w:rsid w:val="00CA6ED4"/>
     <w:rsid w:val="00CA7314"/>
     <w:rsid w:val="00CA7532"/>
     <w:rsid w:val="00CA77F6"/>
+    <w:rsid w:val="00CB02D2"/>
     <w:rsid w:val="00CB0ECE"/>
     <w:rsid w:val="00CB107A"/>
     <w:rsid w:val="00CB119B"/>
     <w:rsid w:val="00CB1AE8"/>
     <w:rsid w:val="00CB2704"/>
     <w:rsid w:val="00CB2F2D"/>
     <w:rsid w:val="00CB3103"/>
     <w:rsid w:val="00CB34E3"/>
     <w:rsid w:val="00CB4249"/>
     <w:rsid w:val="00CB4366"/>
     <w:rsid w:val="00CB43AA"/>
     <w:rsid w:val="00CB44B8"/>
     <w:rsid w:val="00CB466C"/>
     <w:rsid w:val="00CB4B8D"/>
     <w:rsid w:val="00CB5308"/>
     <w:rsid w:val="00CB5550"/>
     <w:rsid w:val="00CB6118"/>
     <w:rsid w:val="00CB6337"/>
     <w:rsid w:val="00CB6650"/>
     <w:rsid w:val="00CB6ACD"/>
     <w:rsid w:val="00CB6FF6"/>
     <w:rsid w:val="00CB71BF"/>
     <w:rsid w:val="00CB7820"/>
     <w:rsid w:val="00CB7A99"/>
     <w:rsid w:val="00CB7E8F"/>
@@ -10351,51 +10494,53 @@
     <w:rsid w:val="00CF07E8"/>
     <w:rsid w:val="00CF097F"/>
     <w:rsid w:val="00CF0C38"/>
     <w:rsid w:val="00CF0D14"/>
     <w:rsid w:val="00CF164A"/>
     <w:rsid w:val="00CF186F"/>
     <w:rsid w:val="00CF19BD"/>
     <w:rsid w:val="00CF1BAA"/>
     <w:rsid w:val="00CF2759"/>
     <w:rsid w:val="00CF32B4"/>
     <w:rsid w:val="00CF33B9"/>
     <w:rsid w:val="00CF3995"/>
     <w:rsid w:val="00CF3C89"/>
     <w:rsid w:val="00CF444B"/>
     <w:rsid w:val="00CF4B63"/>
     <w:rsid w:val="00CF5341"/>
     <w:rsid w:val="00CF53B8"/>
     <w:rsid w:val="00CF5950"/>
     <w:rsid w:val="00CF5D7E"/>
     <w:rsid w:val="00CF5E3C"/>
     <w:rsid w:val="00CF5E4C"/>
     <w:rsid w:val="00CF61A0"/>
     <w:rsid w:val="00CF648F"/>
     <w:rsid w:val="00CF67A0"/>
     <w:rsid w:val="00CF6AC7"/>
+    <w:rsid w:val="00CF6E52"/>
     <w:rsid w:val="00CF7514"/>
+    <w:rsid w:val="00D01081"/>
     <w:rsid w:val="00D0123E"/>
     <w:rsid w:val="00D013B5"/>
     <w:rsid w:val="00D019BE"/>
     <w:rsid w:val="00D01AF4"/>
     <w:rsid w:val="00D01BEC"/>
     <w:rsid w:val="00D03592"/>
     <w:rsid w:val="00D03C9A"/>
     <w:rsid w:val="00D04029"/>
     <w:rsid w:val="00D049E1"/>
     <w:rsid w:val="00D04A82"/>
     <w:rsid w:val="00D04F65"/>
     <w:rsid w:val="00D05275"/>
     <w:rsid w:val="00D055FF"/>
     <w:rsid w:val="00D058FB"/>
     <w:rsid w:val="00D05C33"/>
     <w:rsid w:val="00D068C7"/>
     <w:rsid w:val="00D07A11"/>
     <w:rsid w:val="00D1007E"/>
     <w:rsid w:val="00D10261"/>
     <w:rsid w:val="00D10B4A"/>
     <w:rsid w:val="00D1108D"/>
     <w:rsid w:val="00D113E1"/>
     <w:rsid w:val="00D11BBC"/>
     <w:rsid w:val="00D11C75"/>
     <w:rsid w:val="00D12204"/>
@@ -10485,50 +10630,51 @@
     <w:rsid w:val="00D42FEE"/>
     <w:rsid w:val="00D4306A"/>
     <w:rsid w:val="00D4400B"/>
     <w:rsid w:val="00D44186"/>
     <w:rsid w:val="00D446D1"/>
     <w:rsid w:val="00D44759"/>
     <w:rsid w:val="00D44BCD"/>
     <w:rsid w:val="00D44ECC"/>
     <w:rsid w:val="00D459F8"/>
     <w:rsid w:val="00D45D63"/>
     <w:rsid w:val="00D4633D"/>
     <w:rsid w:val="00D472CF"/>
     <w:rsid w:val="00D47608"/>
     <w:rsid w:val="00D47807"/>
     <w:rsid w:val="00D47986"/>
     <w:rsid w:val="00D47E81"/>
     <w:rsid w:val="00D50093"/>
     <w:rsid w:val="00D5092E"/>
     <w:rsid w:val="00D509F8"/>
     <w:rsid w:val="00D50D44"/>
     <w:rsid w:val="00D51A31"/>
     <w:rsid w:val="00D51FB7"/>
     <w:rsid w:val="00D52426"/>
     <w:rsid w:val="00D525C3"/>
     <w:rsid w:val="00D52D6C"/>
+    <w:rsid w:val="00D52FC9"/>
     <w:rsid w:val="00D531DF"/>
     <w:rsid w:val="00D534A0"/>
     <w:rsid w:val="00D53855"/>
     <w:rsid w:val="00D542AF"/>
     <w:rsid w:val="00D5430F"/>
     <w:rsid w:val="00D543E9"/>
     <w:rsid w:val="00D5473B"/>
     <w:rsid w:val="00D5501E"/>
     <w:rsid w:val="00D55AD6"/>
     <w:rsid w:val="00D56516"/>
     <w:rsid w:val="00D56B9F"/>
     <w:rsid w:val="00D56CD4"/>
     <w:rsid w:val="00D56DA4"/>
     <w:rsid w:val="00D573F0"/>
     <w:rsid w:val="00D60819"/>
     <w:rsid w:val="00D6123A"/>
     <w:rsid w:val="00D61925"/>
     <w:rsid w:val="00D61A4F"/>
     <w:rsid w:val="00D61CE5"/>
     <w:rsid w:val="00D61DD4"/>
     <w:rsid w:val="00D6204C"/>
     <w:rsid w:val="00D62356"/>
     <w:rsid w:val="00D62BAA"/>
     <w:rsid w:val="00D62E75"/>
     <w:rsid w:val="00D632E0"/>
@@ -10549,50 +10695,51 @@
     <w:rsid w:val="00D6736E"/>
     <w:rsid w:val="00D674C6"/>
     <w:rsid w:val="00D70443"/>
     <w:rsid w:val="00D70EB3"/>
     <w:rsid w:val="00D70F29"/>
     <w:rsid w:val="00D71848"/>
     <w:rsid w:val="00D71C7F"/>
     <w:rsid w:val="00D72063"/>
     <w:rsid w:val="00D7215B"/>
     <w:rsid w:val="00D72AFD"/>
     <w:rsid w:val="00D72F7A"/>
     <w:rsid w:val="00D730C4"/>
     <w:rsid w:val="00D73B66"/>
     <w:rsid w:val="00D73C67"/>
     <w:rsid w:val="00D73FB2"/>
     <w:rsid w:val="00D756B8"/>
     <w:rsid w:val="00D7580D"/>
     <w:rsid w:val="00D75918"/>
     <w:rsid w:val="00D75B03"/>
     <w:rsid w:val="00D767CE"/>
     <w:rsid w:val="00D779D3"/>
     <w:rsid w:val="00D809F9"/>
     <w:rsid w:val="00D80B23"/>
     <w:rsid w:val="00D80CED"/>
     <w:rsid w:val="00D80D61"/>
+    <w:rsid w:val="00D80E1C"/>
     <w:rsid w:val="00D80EA7"/>
     <w:rsid w:val="00D8110D"/>
     <w:rsid w:val="00D81271"/>
     <w:rsid w:val="00D812EB"/>
     <w:rsid w:val="00D81850"/>
     <w:rsid w:val="00D82004"/>
     <w:rsid w:val="00D82CF1"/>
     <w:rsid w:val="00D82DFC"/>
     <w:rsid w:val="00D82FA6"/>
     <w:rsid w:val="00D838C5"/>
     <w:rsid w:val="00D83BA1"/>
     <w:rsid w:val="00D83E85"/>
     <w:rsid w:val="00D843A2"/>
     <w:rsid w:val="00D8472D"/>
     <w:rsid w:val="00D84F9F"/>
     <w:rsid w:val="00D858B9"/>
     <w:rsid w:val="00D85A90"/>
     <w:rsid w:val="00D86397"/>
     <w:rsid w:val="00D865E6"/>
     <w:rsid w:val="00D86DC3"/>
     <w:rsid w:val="00D86E35"/>
     <w:rsid w:val="00D8715B"/>
     <w:rsid w:val="00D87238"/>
     <w:rsid w:val="00D879BA"/>
     <w:rsid w:val="00D90363"/>
@@ -10624,163 +10771,167 @@
     <w:rsid w:val="00D977BF"/>
     <w:rsid w:val="00D97D7F"/>
     <w:rsid w:val="00D97EE0"/>
     <w:rsid w:val="00DA054D"/>
     <w:rsid w:val="00DA0B48"/>
     <w:rsid w:val="00DA1305"/>
     <w:rsid w:val="00DA168F"/>
     <w:rsid w:val="00DA16B1"/>
     <w:rsid w:val="00DA1F9E"/>
     <w:rsid w:val="00DA2379"/>
     <w:rsid w:val="00DA23E8"/>
     <w:rsid w:val="00DA2CE7"/>
     <w:rsid w:val="00DA2E81"/>
     <w:rsid w:val="00DA3135"/>
     <w:rsid w:val="00DA3339"/>
     <w:rsid w:val="00DA3396"/>
     <w:rsid w:val="00DA3B16"/>
     <w:rsid w:val="00DA3B97"/>
     <w:rsid w:val="00DA3D0D"/>
     <w:rsid w:val="00DA3E36"/>
     <w:rsid w:val="00DA4582"/>
     <w:rsid w:val="00DA4976"/>
     <w:rsid w:val="00DA505C"/>
     <w:rsid w:val="00DA51E2"/>
     <w:rsid w:val="00DA54C6"/>
+    <w:rsid w:val="00DA56CA"/>
     <w:rsid w:val="00DA588D"/>
     <w:rsid w:val="00DA5C7E"/>
     <w:rsid w:val="00DA6B14"/>
     <w:rsid w:val="00DA6C17"/>
     <w:rsid w:val="00DA6F7D"/>
     <w:rsid w:val="00DA737C"/>
     <w:rsid w:val="00DA77AA"/>
     <w:rsid w:val="00DA7C4C"/>
     <w:rsid w:val="00DA7C59"/>
     <w:rsid w:val="00DA7EF7"/>
     <w:rsid w:val="00DB0283"/>
     <w:rsid w:val="00DB032A"/>
     <w:rsid w:val="00DB03A7"/>
     <w:rsid w:val="00DB0631"/>
     <w:rsid w:val="00DB0A6B"/>
     <w:rsid w:val="00DB0A78"/>
     <w:rsid w:val="00DB1034"/>
     <w:rsid w:val="00DB119F"/>
     <w:rsid w:val="00DB121E"/>
     <w:rsid w:val="00DB141D"/>
     <w:rsid w:val="00DB1533"/>
     <w:rsid w:val="00DB2286"/>
     <w:rsid w:val="00DB29E5"/>
     <w:rsid w:val="00DB31D3"/>
     <w:rsid w:val="00DB34F6"/>
     <w:rsid w:val="00DB364D"/>
     <w:rsid w:val="00DB377A"/>
+    <w:rsid w:val="00DB4226"/>
     <w:rsid w:val="00DB42FE"/>
     <w:rsid w:val="00DB46D6"/>
     <w:rsid w:val="00DB4E6B"/>
     <w:rsid w:val="00DB5A43"/>
     <w:rsid w:val="00DB5F75"/>
     <w:rsid w:val="00DB5FE0"/>
     <w:rsid w:val="00DB66F5"/>
     <w:rsid w:val="00DB6716"/>
     <w:rsid w:val="00DB6AC5"/>
     <w:rsid w:val="00DB71CE"/>
     <w:rsid w:val="00DB7342"/>
     <w:rsid w:val="00DC0120"/>
     <w:rsid w:val="00DC0AF2"/>
     <w:rsid w:val="00DC0C81"/>
     <w:rsid w:val="00DC190F"/>
     <w:rsid w:val="00DC1923"/>
     <w:rsid w:val="00DC19DC"/>
     <w:rsid w:val="00DC224C"/>
     <w:rsid w:val="00DC227D"/>
     <w:rsid w:val="00DC262E"/>
     <w:rsid w:val="00DC2A7F"/>
     <w:rsid w:val="00DC35F4"/>
     <w:rsid w:val="00DC42F3"/>
     <w:rsid w:val="00DC4867"/>
     <w:rsid w:val="00DC4B34"/>
     <w:rsid w:val="00DC4CF8"/>
     <w:rsid w:val="00DC5102"/>
     <w:rsid w:val="00DC5276"/>
     <w:rsid w:val="00DC5D2B"/>
     <w:rsid w:val="00DC5D63"/>
     <w:rsid w:val="00DC60D8"/>
     <w:rsid w:val="00DC68C2"/>
     <w:rsid w:val="00DC6C62"/>
     <w:rsid w:val="00DC6F8A"/>
     <w:rsid w:val="00DC74FE"/>
     <w:rsid w:val="00DC7610"/>
     <w:rsid w:val="00DC78F8"/>
     <w:rsid w:val="00DC7CC6"/>
     <w:rsid w:val="00DC7D47"/>
     <w:rsid w:val="00DD01C1"/>
     <w:rsid w:val="00DD09F1"/>
+    <w:rsid w:val="00DD0F4D"/>
     <w:rsid w:val="00DD1082"/>
     <w:rsid w:val="00DD14F3"/>
     <w:rsid w:val="00DD1A2A"/>
     <w:rsid w:val="00DD1F9B"/>
     <w:rsid w:val="00DD2CDC"/>
     <w:rsid w:val="00DD2F5D"/>
     <w:rsid w:val="00DD3A28"/>
     <w:rsid w:val="00DD416D"/>
     <w:rsid w:val="00DD4770"/>
     <w:rsid w:val="00DD4AB9"/>
     <w:rsid w:val="00DD51A9"/>
     <w:rsid w:val="00DD52AB"/>
     <w:rsid w:val="00DD5AC1"/>
     <w:rsid w:val="00DD5EDB"/>
     <w:rsid w:val="00DD773B"/>
     <w:rsid w:val="00DD791C"/>
     <w:rsid w:val="00DE0174"/>
     <w:rsid w:val="00DE07F4"/>
     <w:rsid w:val="00DE09E3"/>
     <w:rsid w:val="00DE1166"/>
     <w:rsid w:val="00DE1BE1"/>
     <w:rsid w:val="00DE1C23"/>
     <w:rsid w:val="00DE1F7B"/>
     <w:rsid w:val="00DE3032"/>
     <w:rsid w:val="00DE3264"/>
     <w:rsid w:val="00DE32F6"/>
     <w:rsid w:val="00DE37F8"/>
     <w:rsid w:val="00DE3BCB"/>
     <w:rsid w:val="00DE3BFB"/>
     <w:rsid w:val="00DE3E20"/>
     <w:rsid w:val="00DE4108"/>
     <w:rsid w:val="00DE477A"/>
     <w:rsid w:val="00DE4E14"/>
     <w:rsid w:val="00DE50C6"/>
     <w:rsid w:val="00DE55C4"/>
     <w:rsid w:val="00DE55FA"/>
     <w:rsid w:val="00DE5879"/>
     <w:rsid w:val="00DE59F6"/>
     <w:rsid w:val="00DE5E88"/>
     <w:rsid w:val="00DE5E8D"/>
     <w:rsid w:val="00DE5F0C"/>
     <w:rsid w:val="00DE6EE2"/>
     <w:rsid w:val="00DE7940"/>
     <w:rsid w:val="00DF023F"/>
     <w:rsid w:val="00DF0A9D"/>
+    <w:rsid w:val="00DF162A"/>
     <w:rsid w:val="00DF185B"/>
     <w:rsid w:val="00DF1A2C"/>
     <w:rsid w:val="00DF1AD4"/>
     <w:rsid w:val="00DF20B9"/>
     <w:rsid w:val="00DF2247"/>
     <w:rsid w:val="00DF265E"/>
     <w:rsid w:val="00DF2B5E"/>
     <w:rsid w:val="00DF33BF"/>
     <w:rsid w:val="00DF3BCA"/>
     <w:rsid w:val="00DF4350"/>
     <w:rsid w:val="00DF4D91"/>
     <w:rsid w:val="00DF58A8"/>
     <w:rsid w:val="00DF5FFF"/>
     <w:rsid w:val="00DF6104"/>
     <w:rsid w:val="00DF6579"/>
     <w:rsid w:val="00DF65C7"/>
     <w:rsid w:val="00DF675F"/>
     <w:rsid w:val="00DF69E2"/>
     <w:rsid w:val="00DF716A"/>
     <w:rsid w:val="00DF72B4"/>
     <w:rsid w:val="00DF79E1"/>
     <w:rsid w:val="00E000D9"/>
     <w:rsid w:val="00E00405"/>
     <w:rsid w:val="00E005D3"/>
     <w:rsid w:val="00E00814"/>
@@ -10803,50 +10954,51 @@
     <w:rsid w:val="00E03FC0"/>
     <w:rsid w:val="00E04090"/>
     <w:rsid w:val="00E04353"/>
     <w:rsid w:val="00E044CE"/>
     <w:rsid w:val="00E0456F"/>
     <w:rsid w:val="00E045C0"/>
     <w:rsid w:val="00E04ECF"/>
     <w:rsid w:val="00E04F53"/>
     <w:rsid w:val="00E05AA3"/>
     <w:rsid w:val="00E061B3"/>
     <w:rsid w:val="00E061CF"/>
     <w:rsid w:val="00E06C1F"/>
     <w:rsid w:val="00E06C4B"/>
     <w:rsid w:val="00E07448"/>
     <w:rsid w:val="00E07699"/>
     <w:rsid w:val="00E1011A"/>
     <w:rsid w:val="00E10B8D"/>
     <w:rsid w:val="00E10C3D"/>
     <w:rsid w:val="00E112DE"/>
     <w:rsid w:val="00E11ADC"/>
     <w:rsid w:val="00E11BBA"/>
     <w:rsid w:val="00E123B8"/>
     <w:rsid w:val="00E1261F"/>
     <w:rsid w:val="00E12EE9"/>
     <w:rsid w:val="00E132F6"/>
+    <w:rsid w:val="00E139CB"/>
     <w:rsid w:val="00E13B92"/>
     <w:rsid w:val="00E13C01"/>
     <w:rsid w:val="00E14222"/>
     <w:rsid w:val="00E1430E"/>
     <w:rsid w:val="00E15012"/>
     <w:rsid w:val="00E1510E"/>
     <w:rsid w:val="00E15343"/>
     <w:rsid w:val="00E15591"/>
     <w:rsid w:val="00E156D9"/>
     <w:rsid w:val="00E15956"/>
     <w:rsid w:val="00E15BCB"/>
     <w:rsid w:val="00E16EA7"/>
     <w:rsid w:val="00E17527"/>
     <w:rsid w:val="00E20356"/>
     <w:rsid w:val="00E203BF"/>
     <w:rsid w:val="00E2060A"/>
     <w:rsid w:val="00E20B1E"/>
     <w:rsid w:val="00E21310"/>
     <w:rsid w:val="00E21635"/>
     <w:rsid w:val="00E21CAC"/>
     <w:rsid w:val="00E23844"/>
     <w:rsid w:val="00E23ABC"/>
     <w:rsid w:val="00E23D1A"/>
     <w:rsid w:val="00E2556F"/>
     <w:rsid w:val="00E25E8C"/>
@@ -10883,50 +11035,51 @@
     <w:rsid w:val="00E3617F"/>
     <w:rsid w:val="00E364E4"/>
     <w:rsid w:val="00E36DBB"/>
     <w:rsid w:val="00E3736A"/>
     <w:rsid w:val="00E37618"/>
     <w:rsid w:val="00E37AC0"/>
     <w:rsid w:val="00E37CF0"/>
     <w:rsid w:val="00E40EF1"/>
     <w:rsid w:val="00E4109A"/>
     <w:rsid w:val="00E41D47"/>
     <w:rsid w:val="00E42291"/>
     <w:rsid w:val="00E428E8"/>
     <w:rsid w:val="00E42A22"/>
     <w:rsid w:val="00E43661"/>
     <w:rsid w:val="00E43879"/>
     <w:rsid w:val="00E43BE6"/>
     <w:rsid w:val="00E43BF8"/>
     <w:rsid w:val="00E44468"/>
     <w:rsid w:val="00E4479A"/>
     <w:rsid w:val="00E449B1"/>
     <w:rsid w:val="00E44E51"/>
     <w:rsid w:val="00E45109"/>
     <w:rsid w:val="00E452DF"/>
     <w:rsid w:val="00E455EB"/>
     <w:rsid w:val="00E4560C"/>
+    <w:rsid w:val="00E457FB"/>
     <w:rsid w:val="00E45DA5"/>
     <w:rsid w:val="00E45EFB"/>
     <w:rsid w:val="00E45FD1"/>
     <w:rsid w:val="00E46010"/>
     <w:rsid w:val="00E46176"/>
     <w:rsid w:val="00E4663A"/>
     <w:rsid w:val="00E468F2"/>
     <w:rsid w:val="00E479E3"/>
     <w:rsid w:val="00E5018E"/>
     <w:rsid w:val="00E50DC2"/>
     <w:rsid w:val="00E50FB9"/>
     <w:rsid w:val="00E514E5"/>
     <w:rsid w:val="00E516BC"/>
     <w:rsid w:val="00E5195B"/>
     <w:rsid w:val="00E51C11"/>
     <w:rsid w:val="00E51CDC"/>
     <w:rsid w:val="00E52149"/>
     <w:rsid w:val="00E52383"/>
     <w:rsid w:val="00E52475"/>
     <w:rsid w:val="00E52526"/>
     <w:rsid w:val="00E52C4C"/>
     <w:rsid w:val="00E52F17"/>
     <w:rsid w:val="00E53060"/>
     <w:rsid w:val="00E532B8"/>
     <w:rsid w:val="00E534C2"/>
@@ -10972,50 +11125,51 @@
     <w:rsid w:val="00E71FA7"/>
     <w:rsid w:val="00E7214E"/>
     <w:rsid w:val="00E72BED"/>
     <w:rsid w:val="00E72E43"/>
     <w:rsid w:val="00E73376"/>
     <w:rsid w:val="00E735C6"/>
     <w:rsid w:val="00E73847"/>
     <w:rsid w:val="00E74668"/>
     <w:rsid w:val="00E74DED"/>
     <w:rsid w:val="00E752C8"/>
     <w:rsid w:val="00E7542A"/>
     <w:rsid w:val="00E75B8B"/>
     <w:rsid w:val="00E75EB4"/>
     <w:rsid w:val="00E76B17"/>
     <w:rsid w:val="00E76B25"/>
     <w:rsid w:val="00E76CA4"/>
     <w:rsid w:val="00E7742C"/>
     <w:rsid w:val="00E77850"/>
     <w:rsid w:val="00E77A23"/>
     <w:rsid w:val="00E80428"/>
     <w:rsid w:val="00E805D9"/>
     <w:rsid w:val="00E80B6B"/>
     <w:rsid w:val="00E80DC5"/>
     <w:rsid w:val="00E80F0F"/>
     <w:rsid w:val="00E8131E"/>
+    <w:rsid w:val="00E81616"/>
     <w:rsid w:val="00E81DA9"/>
     <w:rsid w:val="00E8201C"/>
     <w:rsid w:val="00E82A06"/>
     <w:rsid w:val="00E839E0"/>
     <w:rsid w:val="00E83AC3"/>
     <w:rsid w:val="00E8478D"/>
     <w:rsid w:val="00E84E31"/>
     <w:rsid w:val="00E8518D"/>
     <w:rsid w:val="00E8573E"/>
     <w:rsid w:val="00E85EC3"/>
     <w:rsid w:val="00E85EC6"/>
     <w:rsid w:val="00E8666F"/>
     <w:rsid w:val="00E86EA7"/>
     <w:rsid w:val="00E86EFD"/>
     <w:rsid w:val="00E87520"/>
     <w:rsid w:val="00E90C90"/>
     <w:rsid w:val="00E90F59"/>
     <w:rsid w:val="00E9128F"/>
     <w:rsid w:val="00E914EB"/>
     <w:rsid w:val="00E91608"/>
     <w:rsid w:val="00E92541"/>
     <w:rsid w:val="00E92884"/>
     <w:rsid w:val="00E92EB5"/>
     <w:rsid w:val="00E92F53"/>
     <w:rsid w:val="00E93401"/>
@@ -11085,50 +11239,51 @@
     <w:rsid w:val="00EB7ADC"/>
     <w:rsid w:val="00EC00AB"/>
     <w:rsid w:val="00EC0427"/>
     <w:rsid w:val="00EC0FBE"/>
     <w:rsid w:val="00EC14A4"/>
     <w:rsid w:val="00EC1649"/>
     <w:rsid w:val="00EC16EB"/>
     <w:rsid w:val="00EC1C51"/>
     <w:rsid w:val="00EC2B9B"/>
     <w:rsid w:val="00EC436D"/>
     <w:rsid w:val="00EC45B8"/>
     <w:rsid w:val="00EC4B39"/>
     <w:rsid w:val="00EC58CE"/>
     <w:rsid w:val="00EC5AA5"/>
     <w:rsid w:val="00EC6400"/>
     <w:rsid w:val="00EC6527"/>
     <w:rsid w:val="00EC664A"/>
     <w:rsid w:val="00EC67FE"/>
     <w:rsid w:val="00EC78DD"/>
     <w:rsid w:val="00EC79BB"/>
     <w:rsid w:val="00EC7C31"/>
     <w:rsid w:val="00EC7D29"/>
     <w:rsid w:val="00ED0018"/>
     <w:rsid w:val="00ED013A"/>
     <w:rsid w:val="00ED0169"/>
+    <w:rsid w:val="00ED073B"/>
     <w:rsid w:val="00ED0C0C"/>
     <w:rsid w:val="00ED0D96"/>
     <w:rsid w:val="00ED0F8C"/>
     <w:rsid w:val="00ED1526"/>
     <w:rsid w:val="00ED1F11"/>
     <w:rsid w:val="00ED244A"/>
     <w:rsid w:val="00ED2AB1"/>
     <w:rsid w:val="00ED2F81"/>
     <w:rsid w:val="00ED2F9E"/>
     <w:rsid w:val="00ED3829"/>
     <w:rsid w:val="00ED3952"/>
     <w:rsid w:val="00ED447B"/>
     <w:rsid w:val="00ED44A6"/>
     <w:rsid w:val="00ED52AC"/>
     <w:rsid w:val="00ED53BA"/>
     <w:rsid w:val="00ED55D8"/>
     <w:rsid w:val="00ED5924"/>
     <w:rsid w:val="00ED5A5B"/>
     <w:rsid w:val="00ED60F4"/>
     <w:rsid w:val="00ED6927"/>
     <w:rsid w:val="00ED724B"/>
     <w:rsid w:val="00ED749C"/>
     <w:rsid w:val="00ED7651"/>
     <w:rsid w:val="00ED79F6"/>
     <w:rsid w:val="00ED7E0C"/>
@@ -11280,50 +11435,51 @@
     <w:rsid w:val="00F47BB6"/>
     <w:rsid w:val="00F47D45"/>
     <w:rsid w:val="00F4F0D4"/>
     <w:rsid w:val="00F50060"/>
     <w:rsid w:val="00F50144"/>
     <w:rsid w:val="00F50858"/>
     <w:rsid w:val="00F50F93"/>
     <w:rsid w:val="00F514DB"/>
     <w:rsid w:val="00F5161B"/>
     <w:rsid w:val="00F518BC"/>
     <w:rsid w:val="00F51CE9"/>
     <w:rsid w:val="00F52090"/>
     <w:rsid w:val="00F5236A"/>
     <w:rsid w:val="00F52F7F"/>
     <w:rsid w:val="00F53B19"/>
     <w:rsid w:val="00F53DA4"/>
     <w:rsid w:val="00F53E3D"/>
     <w:rsid w:val="00F53E96"/>
     <w:rsid w:val="00F53ED6"/>
     <w:rsid w:val="00F54067"/>
     <w:rsid w:val="00F5419E"/>
     <w:rsid w:val="00F54AC7"/>
     <w:rsid w:val="00F54AF9"/>
     <w:rsid w:val="00F54CC4"/>
     <w:rsid w:val="00F55A15"/>
+    <w:rsid w:val="00F5609D"/>
     <w:rsid w:val="00F567BE"/>
     <w:rsid w:val="00F569DA"/>
     <w:rsid w:val="00F56E93"/>
     <w:rsid w:val="00F57100"/>
     <w:rsid w:val="00F571DD"/>
     <w:rsid w:val="00F57524"/>
     <w:rsid w:val="00F57AB2"/>
     <w:rsid w:val="00F57C3F"/>
     <w:rsid w:val="00F6064D"/>
     <w:rsid w:val="00F60E6D"/>
     <w:rsid w:val="00F6154B"/>
     <w:rsid w:val="00F618AC"/>
     <w:rsid w:val="00F620C4"/>
     <w:rsid w:val="00F62367"/>
     <w:rsid w:val="00F6259C"/>
     <w:rsid w:val="00F62F15"/>
     <w:rsid w:val="00F63DCF"/>
     <w:rsid w:val="00F64075"/>
     <w:rsid w:val="00F64117"/>
     <w:rsid w:val="00F643E5"/>
     <w:rsid w:val="00F64636"/>
     <w:rsid w:val="00F6567B"/>
     <w:rsid w:val="00F659CF"/>
     <w:rsid w:val="00F666B1"/>
     <w:rsid w:val="00F6671B"/>
@@ -11365,68 +11521,70 @@
     <w:rsid w:val="00F7751F"/>
     <w:rsid w:val="00F77A52"/>
     <w:rsid w:val="00F77C8E"/>
     <w:rsid w:val="00F77DBC"/>
     <w:rsid w:val="00F77E2F"/>
     <w:rsid w:val="00F800D8"/>
     <w:rsid w:val="00F80133"/>
     <w:rsid w:val="00F80177"/>
     <w:rsid w:val="00F80520"/>
     <w:rsid w:val="00F807EE"/>
     <w:rsid w:val="00F80969"/>
     <w:rsid w:val="00F81265"/>
     <w:rsid w:val="00F8276B"/>
     <w:rsid w:val="00F8278C"/>
     <w:rsid w:val="00F82A9A"/>
     <w:rsid w:val="00F82D22"/>
     <w:rsid w:val="00F83064"/>
     <w:rsid w:val="00F85763"/>
     <w:rsid w:val="00F859F7"/>
     <w:rsid w:val="00F85A1E"/>
     <w:rsid w:val="00F85C38"/>
     <w:rsid w:val="00F8614B"/>
     <w:rsid w:val="00F862AC"/>
     <w:rsid w:val="00F864A5"/>
     <w:rsid w:val="00F866DA"/>
+    <w:rsid w:val="00F86A81"/>
     <w:rsid w:val="00F86C21"/>
     <w:rsid w:val="00F86D00"/>
     <w:rsid w:val="00F86D96"/>
     <w:rsid w:val="00F87557"/>
     <w:rsid w:val="00F87577"/>
     <w:rsid w:val="00F87AD7"/>
     <w:rsid w:val="00F87EB1"/>
     <w:rsid w:val="00F90155"/>
     <w:rsid w:val="00F90ACD"/>
     <w:rsid w:val="00F90F53"/>
     <w:rsid w:val="00F91764"/>
     <w:rsid w:val="00F9226E"/>
     <w:rsid w:val="00F927B6"/>
     <w:rsid w:val="00F927DD"/>
     <w:rsid w:val="00F929B7"/>
     <w:rsid w:val="00F92D10"/>
     <w:rsid w:val="00F93353"/>
     <w:rsid w:val="00F93882"/>
+    <w:rsid w:val="00F938FC"/>
     <w:rsid w:val="00F9394E"/>
     <w:rsid w:val="00F93B10"/>
     <w:rsid w:val="00F94175"/>
     <w:rsid w:val="00F94A00"/>
     <w:rsid w:val="00F94C4F"/>
     <w:rsid w:val="00F955BD"/>
     <w:rsid w:val="00F9573A"/>
     <w:rsid w:val="00F95DB0"/>
     <w:rsid w:val="00F95EAF"/>
     <w:rsid w:val="00F95F08"/>
     <w:rsid w:val="00F95F83"/>
     <w:rsid w:val="00F960D0"/>
     <w:rsid w:val="00F9620E"/>
     <w:rsid w:val="00F9633E"/>
     <w:rsid w:val="00F96758"/>
     <w:rsid w:val="00F96C5B"/>
     <w:rsid w:val="00F96E12"/>
     <w:rsid w:val="00F97B65"/>
     <w:rsid w:val="00F97E66"/>
     <w:rsid w:val="00FA02B3"/>
     <w:rsid w:val="00FA0368"/>
     <w:rsid w:val="00FA0404"/>
     <w:rsid w:val="00FA0B25"/>
     <w:rsid w:val="00FA0BBE"/>
     <w:rsid w:val="00FA1338"/>
@@ -11439,50 +11597,51 @@
     <w:rsid w:val="00FA3811"/>
     <w:rsid w:val="00FA3C42"/>
     <w:rsid w:val="00FA41D2"/>
     <w:rsid w:val="00FA4254"/>
     <w:rsid w:val="00FA44DB"/>
     <w:rsid w:val="00FA4EC4"/>
     <w:rsid w:val="00FA4EFB"/>
     <w:rsid w:val="00FA509C"/>
     <w:rsid w:val="00FA59E3"/>
     <w:rsid w:val="00FA5C96"/>
     <w:rsid w:val="00FA63F3"/>
     <w:rsid w:val="00FA77A9"/>
     <w:rsid w:val="00FA79AF"/>
     <w:rsid w:val="00FB06D1"/>
     <w:rsid w:val="00FB0B2F"/>
     <w:rsid w:val="00FB0E13"/>
     <w:rsid w:val="00FB1012"/>
     <w:rsid w:val="00FB13FA"/>
     <w:rsid w:val="00FB18B7"/>
     <w:rsid w:val="00FB1959"/>
     <w:rsid w:val="00FB1CD8"/>
     <w:rsid w:val="00FB1CEE"/>
     <w:rsid w:val="00FB1D49"/>
     <w:rsid w:val="00FB2866"/>
     <w:rsid w:val="00FB2914"/>
+    <w:rsid w:val="00FB3A43"/>
     <w:rsid w:val="00FB406E"/>
     <w:rsid w:val="00FB4077"/>
     <w:rsid w:val="00FB4634"/>
     <w:rsid w:val="00FB4749"/>
     <w:rsid w:val="00FB474B"/>
     <w:rsid w:val="00FB4A8B"/>
     <w:rsid w:val="00FB4ECB"/>
     <w:rsid w:val="00FB5C61"/>
     <w:rsid w:val="00FB6678"/>
     <w:rsid w:val="00FB66AF"/>
     <w:rsid w:val="00FB67A8"/>
     <w:rsid w:val="00FB6CC4"/>
     <w:rsid w:val="00FB75D0"/>
     <w:rsid w:val="00FB77B8"/>
     <w:rsid w:val="00FB7DEE"/>
     <w:rsid w:val="00FC02DB"/>
     <w:rsid w:val="00FC06B9"/>
     <w:rsid w:val="00FC1006"/>
     <w:rsid w:val="00FC1418"/>
     <w:rsid w:val="00FC26F0"/>
     <w:rsid w:val="00FC2D42"/>
     <w:rsid w:val="00FC2E74"/>
     <w:rsid w:val="00FC394A"/>
     <w:rsid w:val="00FC40CC"/>
     <w:rsid w:val="00FC43A3"/>
@@ -11522,54 +11681,56 @@
     <w:rsid w:val="00FD6FF4"/>
     <w:rsid w:val="00FD71C4"/>
     <w:rsid w:val="00FE0A9E"/>
     <w:rsid w:val="00FE0BF0"/>
     <w:rsid w:val="00FE27CC"/>
     <w:rsid w:val="00FE287D"/>
     <w:rsid w:val="00FE2F34"/>
     <w:rsid w:val="00FE30C9"/>
     <w:rsid w:val="00FE37B8"/>
     <w:rsid w:val="00FE44DD"/>
     <w:rsid w:val="00FE4DAD"/>
     <w:rsid w:val="00FE564A"/>
     <w:rsid w:val="00FE5955"/>
     <w:rsid w:val="00FE6026"/>
     <w:rsid w:val="00FE605D"/>
     <w:rsid w:val="00FE65A5"/>
     <w:rsid w:val="00FE6634"/>
     <w:rsid w:val="00FE7120"/>
     <w:rsid w:val="00FE727C"/>
     <w:rsid w:val="00FE755B"/>
     <w:rsid w:val="00FE79BF"/>
     <w:rsid w:val="00FE7A14"/>
     <w:rsid w:val="00FF0804"/>
     <w:rsid w:val="00FF0CBA"/>
     <w:rsid w:val="00FF0E63"/>
+    <w:rsid w:val="00FF1490"/>
     <w:rsid w:val="00FF18EC"/>
     <w:rsid w:val="00FF1FF7"/>
     <w:rsid w:val="00FF2A11"/>
     <w:rsid w:val="00FF2A81"/>
+    <w:rsid w:val="00FF2C85"/>
     <w:rsid w:val="00FF3135"/>
     <w:rsid w:val="00FF3B29"/>
     <w:rsid w:val="00FF4057"/>
     <w:rsid w:val="00FF4822"/>
     <w:rsid w:val="00FF5DBC"/>
     <w:rsid w:val="00FF70B6"/>
     <w:rsid w:val="00FF70C3"/>
     <w:rsid w:val="00FF71C6"/>
     <w:rsid w:val="00FF71EC"/>
     <w:rsid w:val="00FF7372"/>
     <w:rsid w:val="00FF7953"/>
     <w:rsid w:val="00FF7AB0"/>
     <w:rsid w:val="00FF7B0C"/>
     <w:rsid w:val="011A1B94"/>
     <w:rsid w:val="017852DB"/>
     <w:rsid w:val="018D73DE"/>
     <w:rsid w:val="01A104D0"/>
     <w:rsid w:val="01A45EC2"/>
     <w:rsid w:val="01C53696"/>
     <w:rsid w:val="01D75D44"/>
     <w:rsid w:val="01DED5B2"/>
     <w:rsid w:val="01DF2FAD"/>
     <w:rsid w:val="01EE4C26"/>
     <w:rsid w:val="02139F2B"/>
     <w:rsid w:val="029C91C8"/>
@@ -12350,51 +12511,51 @@
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="63A9BE81"/>
-  <w15:docId w15:val="{12401459-ADAA-411E-9F14-0A9F57C14F6F}"/>
+  <w15:docId w15:val="{F9C53C40-27FA-4F15-9448-E6F349368C22}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16123,55 +16284,55 @@
           <w:divsChild>
             <w:div w:id="990138226">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capecodcommission.org/bcedc/join" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capecodcommission.org/bcedc/join" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\travelpc\Downloads\OneDrive_2020-04-07%20(1)\Department%20and%20Committee%20Templates\Meeting%20Agenda%20Template%20_BCEDC.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="New CCC Colors">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -16469,54 +16630,50 @@
         </TermInfo>
       </Terms>
     </j71a73172208464eb388c685d7fd5904>
     <TaxCatchAll xmlns="9be3f55f-8098-485e-a615-a10e4181e135">
       <Value>101</Value>
       <Value>669</Value>
       <Value>703</Value>
       <Value>106</Value>
       <Value>3297</Value>
     </TaxCatchAll>
     <MeetingTime xmlns="5d982bf3-a48c-4351-8fdb-12b10060851e">2025-12-10T21:00:00+00:00</MeetingTime>
     <ia4fe8ee8d364c9f8d8b37e8c9aeedb6 xmlns="5d982bf3-a48c-4351-8fdb-12b10060851e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </ia4fe8ee8d364c9f8d8b37e8c9aeedb6>
     <ned4871b43f142479a1da9e4dec3ead3 xmlns="5d982bf3-a48c-4351-8fdb-12b10060851e" xsi:nil="true"/>
     <DocumentSetDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <pd51286b66fa4a86843a97fa5c0abf9b xmlns="5d982bf3-a48c-4351-8fdb-12b10060851e" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7636dc0b-79b8-490e-a846-e0f3d343e518">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000D6A21C603C8904DA97E20B45A3F8941" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8e6ebf85e6a47ec27c47fbb365c9719d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5d982bf3-a48c-4351-8fdb-12b10060851e" xmlns:ns3="7636dc0b-79b8-490e-a846-e0f3d343e518" xmlns:ns4="9be3f55f-8098-485e-a615-a10e4181e135" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e7c2acd8cdba6b3ce305aa8d07fee33b" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5d982bf3-a48c-4351-8fdb-12b10060851e"/>
     <xsd:import namespace="7636dc0b-79b8-490e-a846-e0f3d343e518"/>
     <xsd:import namespace="9be3f55f-8098-485e-a615-a10e4181e135"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:pd51286b66fa4a86843a97fa5c0abf9b" minOccurs="0"/>
                 <xsd:element ref="ns2:ned4871b43f142479a1da9e4dec3ead3" minOccurs="0"/>
                 <xsd:element ref="ns2:hbee406da43d444c8b478c1dea8b31b4" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:mc1af4c238594e12bbb9206d9aa9c5d3" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:MeetingTime" minOccurs="0"/>
                 <xsd:element ref="ns2:j71a73172208464eb388c685d7fd5904" minOccurs="0"/>
                 <xsd:element ref="ns2:ia4fe8ee8d364c9f8d8b37e8c9aeedb6" minOccurs="0"/>
@@ -16785,115 +16942,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E265A67F-3232-4E86-8696-64A63FF0C747}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFB3AF0C-4D75-4208-8E02-8ABE941C8C65}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="7636dc0b-79b8-490e-a846-e0f3d343e518"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9be3f55f-8098-485e-a615-a10e4181e135"/>
     <ds:schemaRef ds:uri="5d982bf3-a48c-4351-8fdb-12b10060851e"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="7636dc0b-79b8-490e-a846-e0f3d343e518"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5F85F97-690C-4606-B1B3-B05DC2AEE7A3}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FC87E93-6CDE-4C3D-B00D-66D338E1E06B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="5d982bf3-a48c-4351-8fdb-12b10060851e"/>
     <ds:schemaRef ds:uri="7636dc0b-79b8-490e-a846-e0f3d343e518"/>
     <ds:schemaRef ds:uri="9be3f55f-8098-485e-a615-a10e4181e135"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5F85F97-690C-4606-B1B3-B05DC2AEE7A3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Meeting Agenda Template _BCEDC</Template>
+  <Template>Meeting Agenda Template _BCEDC.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6654</Characters>
+  <Pages>1</Pages>
+  <Words>1117</Words>
+  <Characters>6370</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>15</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>53</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Cape Cod Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7806</CharactersWithSpaces>
+  <CharactersWithSpaces>7473</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>5963853</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://capecodcommission.org/bcedc/join</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>